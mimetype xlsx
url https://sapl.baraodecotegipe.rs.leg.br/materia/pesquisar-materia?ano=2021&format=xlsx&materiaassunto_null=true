--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -54,369 +54,369 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>GILMAR ZANELLA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_legislativo_n__002-2021_-_rag_-_servidores_poder_legislativo__2022.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_legislativo_n__002-2021_-_rag_-_servidores_poder_legislativo__2022.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste dos subsídios dos Vencimentos e Salários dos Servidores do Poder Legislativo e dá Outras Providências"</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_legislativo_n__003-2021_-_rag_-_agentes_politicos__2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_legislativo_n__003-2021_-_rag_-_agentes_politicos__2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Revisão Geral Anual / Reajuste dos Subsídios dos Agentes Políticos do Município de Barão de Cotegipe e dá Outras Providências"</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_legislativo_n__004-2021_-_denomina_pe._angelo_rosset_biblioteca_publica.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_legislativo_n__004-2021_-_denomina_pe._angelo_rosset_biblioteca_publica.pdf</t>
   </si>
   <si>
     <t>"Denomina  "Pe. Ângelo Rosset" a Biblioteca Municipal de Barão de Cotegipe"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>VLADIMIR LUIZ FARINA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_062-2021_-_contratacao_temporaria_-_operador_de_maquina.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_062-2021_-_contratacao_temporaria_-_operador_de_maquina.docx</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_n_063-2021_-_cria_programa_ppa_ldo.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_n_063-2021_-_cria_programa_ppa_ldo.docx</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar Programa e Atividades no Plano Plurianual 2022-2025 e na Lei de Diretrizes Orçamentárias 2022."</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_064-2021-_loa_2022.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_064-2021-_loa_2022.docx</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2022 e dá Outras Providências."</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_n_065-2021_-_desmembramento_de_lote_urbano_medeiros.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_n_065-2021_-_desmembramento_de_lote_urbano_medeiros.docx</t>
   </si>
   <si>
     <t>“Autoriza projeto de desmembramento de área."</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_066-2021_-_altera_data_base_reposicao_salarial.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_066-2021_-_altera_data_base_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do artigo 195 da Lei Municipal nº 1.867/2008 de 01 de Abril de 2008.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_n_067-2021_-_revisao_servidores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_n_067-2021_-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos vencimentos, salários dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_068-2021_-_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_068-2021_-_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura de Barão de Cotegipe – Decênio 2021/2031.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_n_069-2021_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_n_069-2021_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder Auxílio Financeiro para Incentivo a Produção de Silagem.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_n_070-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_n_070-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Pocilgas Novas e Ampliações para Alojamento de Suínos.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_n_071-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_n_071-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_n_072-2021_-_cessao_de_uso_poco_corsan.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_n_072-2021_-_cessao_de_uso_poco_corsan.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de fração  de imóveis à CORSAN.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_n_073-2021_-_programa_silos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_n_073-2021_-_programa_silos.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Estímulo a Implantação de Silos de Armazenagem nas Propriedades Rurais – PEISA-RURAL, Autoriza o Poder Executivo Municipal a criar Programas no Plano Plurianual 2022-2025 e na Lei de Diretrizes Orçamentárias 2022, e abre Crédito Especial no Orçamento 2022.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_n_074-2021_-_programa_melhorias_agroindustrias_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_n_074-2021_-_programa_melhorias_agroindustrias_1.pdf</t>
   </si>
   <si>
     <t>"Altera o Projeto nº 1025 Programa de Apoio as Agroindústrias para Projeto nº 1025  - Programa de Estímulo a Melhorias nas Agroindústrias Familiares - PEMAF e Abre Crédito Especial no Orçamento 2022"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_075-2021_-_altera_lei_2.851_-_programa_de_erva_mate_e_eucalipto.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_075-2021_-_altera_lei_2.851_-_programa_de_erva_mate_e_eucalipto.pdf</t>
   </si>
   <si>
     <t>Altera a Redação dos Artigos 1º e 2º da Lei Municipal nº 2.851/2020 de 23 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_n_076-2021_-_altera_lei_1.786-2006.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_n_076-2021_-_altera_lei_1.786-2006.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 3º, 154 Capitulo II Sessões I, II, III, artigos 70, 71, 72,  e Seção IV do Capítulo III e artigo 154 da Lei Municipal nº 1.786 de 27 de Dezembro de 2006.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_n_077-2021_-_retifica_adesao_pagamento_divida_saude.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_n_077-2021_-_retifica_adesao_pagamento_divida_saude.pdf</t>
   </si>
   <si>
     <t>“Retifica o Poder Executivo a firmar Termo de Consolidação de Dívida.”</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOCIM</t>
   </si>
   <si>
     <t>MOÇÕES IMPRECISAS - ANTERIOR INCLUSÃO SISTEMA</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_de_apoio_007-2021_apoio_abvbc.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_de_apoio_007-2021_apoio_abvbc.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO em favor da ASSOCIAÇÃO DE BOMBEIROS VOLUNTÁRIOS DE BARÃO DE COTEGIPE – ABVBC quanto à cessão de uso de Imóvel no município de Barão de Cotegipe / RS, junto à Secretaria de Segurança Pública do Estado.</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
     <t>MARILENA BERRIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a colocação de placas de sinalização de passagem de animais nas proximidades da propriedade do senhor Paulo David.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a execução do Pedido de Providência nº 59/2021 onde solicitava o cascalhamento na propriedade do senhor Ledovino Fabiziack.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PAULO FACCIOLI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a limpeza dos entulhos e terraplanagem na propriedade do Sr Altevir Pasa, na Comunidade dos Navegantes - Tapir.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie o patrolamento, cascalhamento e reabertura de estrada onde for necessária, na estrada que liga a Comunidade do São José, Comunidade dos Navegantes até Comunidade Santa Lúcia - Tapir.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>RCAND</t>
   </si>
   <si>
     <t>REGISTRO DE CANDIDATURA AVULSA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/28/211203154440.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/28/211203154440.pdf</t>
   </si>
   <si>
     <t>Registro de Candidatura Avulsa para o cargo de Presidente da Mesa Diretora do Poder Legislativo de Barão de Cotegipe, interessado: Vereador Paulo Faccioli.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>RCCAN</t>
   </si>
   <si>
     <t>REGISTRO CANDIDATURA POR CHAPA</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/30/211203154503.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/30/211203154503.pdf</t>
   </si>
   <si>
     <t>Registro de Candidatura para eleição da Mesa Diretora do Poder Legislativo_x000D_
 Interessados aos cargos:_x000D_
 _x000D_
 Douglas Martin - Presidente_x000D_
 Valdemir Tomazelli - Vice-Presidente_x000D_
 Luiz Eduardo Razzia Giacomel - 1º Secretário_x000D_
 Gilmar Veronese - 2 º Secretário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -729,68 +729,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_legislativo_n__002-2021_-_rag_-_servidores_poder_legislativo__2022.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_legislativo_n__003-2021_-_rag_-_agentes_politicos__2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_legislativo_n__004-2021_-_denomina_pe._angelo_rosset_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_062-2021_-_contratacao_temporaria_-_operador_de_maquina.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_n_063-2021_-_cria_programa_ppa_ldo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_064-2021-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_n_065-2021_-_desmembramento_de_lote_urbano_medeiros.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_066-2021_-_altera_data_base_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_n_067-2021_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_068-2021_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_n_069-2021_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_n_070-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_n_071-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_n_072-2021_-_cessao_de_uso_poco_corsan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_n_073-2021_-_programa_silos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_n_074-2021_-_programa_melhorias_agroindustrias_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_075-2021_-_altera_lei_2.851_-_programa_de_erva_mate_e_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_n_076-2021_-_altera_lei_1.786-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_n_077-2021_-_retifica_adesao_pagamento_divida_saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_de_apoio_007-2021_apoio_abvbc.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/28/211203154440.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/30/211203154503.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_legislativo_n__002-2021_-_rag_-_servidores_poder_legislativo__2022.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_legislativo_n__003-2021_-_rag_-_agentes_politicos__2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_legislativo_n__004-2021_-_denomina_pe._angelo_rosset_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_062-2021_-_contratacao_temporaria_-_operador_de_maquina.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_n_063-2021_-_cria_programa_ppa_ldo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_064-2021-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_n_065-2021_-_desmembramento_de_lote_urbano_medeiros.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_066-2021_-_altera_data_base_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_n_067-2021_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_068-2021_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_n_069-2021_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_n_070-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_n_071-2021_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_n_072-2021_-_cessao_de_uso_poco_corsan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_n_073-2021_-_programa_silos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_n_074-2021_-_programa_melhorias_agroindustrias_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_075-2021_-_altera_lei_2.851_-_programa_de_erva_mate_e_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_n_076-2021_-_altera_lei_1.786-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_n_077-2021_-_retifica_adesao_pagamento_divida_saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_de_apoio_007-2021_apoio_abvbc.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/28/211203154440.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/30/211203154503.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>