--- v0 (2026-03-01)
+++ v1 (2026-05-29)
@@ -54,1320 +54,1320 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>VLADIMIR LUIZ FARINA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/31/pl_01-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/31/pl_01-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 29 da Lei Municipal N° 1.976/09 de 19 de Maio de 2009 que Estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo Quadro de Cargos e Funções e dá Outras Providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/32/pl_02-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/32/pl_02-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 3º da Lei Municipal N° 1.868/2008 de 01 de Abril de 2008 que Estabelece O Plano De Carreira Dos Servidores, Institui O Respectivo Quadro De Cargos E Dá Outras Providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/33/pl_03-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/33/pl_03-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pagamento de Despesas com a Regularização da Sociedade Agrícola Agricultor e posterior Doação de imóvel para o patrimônio do Município.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_n__004-2022_-_autoriza_convenio_fhste_cirurgias_represadas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_n__004-2022_-_autoriza_convenio_fhste_cirurgias_represadas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Convênio de Mútua Colaboração com a Fundação Hospitalar Santa Terezinha de Erechim –FHSTE, visando a realização de consultas e cirurgias eletivas.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_n__005-2022_-_repasse_agua_interior.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_n__005-2022_-_repasse_agua_interior.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a participar com recursos públicos em obras de abastecimento de água nas propriedades rurais</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_006-2022_-_altera_regimento_administrativo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_006-2022_-_altera_regimento_administrativo.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Administrativo da Administração Municipal.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_007-2022_-_altera_lei_2.164_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_007-2022_-_altera_lei_2.164_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>“Altera a redação § 2º do Art. 164, da Lei Municipal N° 1.786/06 de 27 de Dezembro de 2006 que dispõe sobre o Código Tributário Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_008-2022_-_altera_vencimento_iptu_e_issqn.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_008-2022_-_altera_vencimento_iptu_e_issqn.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação da Lei Municipal nº 2.164 de 20 de Outubro de 2011 que Autoriza o Poder Executivo a Conceder Auxílio-Alimentação aos Servidores Municipais."</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_009-2022_-_altera_correcao_da_urm.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_009-2022_-_altera_correcao_da_urm.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 127, Incisos I e II da Lei Municipal N° 1.786/06 de 27 de Dezembro de 2006 que dispõe sobre o Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_010-2022_-_autoriza_pagamento_hora_maquina.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_010-2022_-_autoriza_pagamento_hora_maquina.pdf</t>
   </si>
   <si>
     <t>“Autoriza a efetuar pagamento de Hora Máquina nos termos da Lei Municipal nº 2.347/2013."</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_011-2022_-_cria_ppa_ldo_e_loa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_011-2022_-_cria_ppa_ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a criar um Programa no Plano Plurianual 2022-2025, na Lei de Diretrizes Orçamentárias 2022, abre Crédito Especial no Orçamento 2022."</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_012-2022_-_refis_2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_012-2022_-_refis_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal (REFIS 2022) do Município de Barão de Cotegipe - RS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n_013-2022_-_altera_quadro_salario_magisterio.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n_013-2022_-_altera_quadro_salario_magisterio.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Artigo 31 da Lei Municipal nº 1.976/2009.”</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n_014-2022_-_altera_o_artigo_29_da_lei_municipal_1.976-09.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n_014-2022_-_altera_o_artigo_29_da_lei_municipal_1.976-09.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Artigo 29 da Lei Municipal N° 1.976/09 de 19 de Maio de 2009 que Estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo Quadro de Cargos e Funções e dá Outras Providências."</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_015-2022-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_015-2022-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Fonoaudióloga</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_016-2022-_contratacao_temporaria_-_ajudante_servicos_publicos_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_016-2022-_contratacao_temporaria_-_ajudante_servicos_publicos_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 016/2022, DE 02 DE MARÇO DE 2022._x000D_
 "Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_017-2022-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_017-2022-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Tecnico em Enfermagem ESF</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_018-2022-_contratacao_temporaria_-_farmaceutico_8_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_018-2022-_contratacao_temporaria_-_farmaceutico_8_horas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Farmacêutico 08 horas semanais</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_020-2022-_contratacao_temporaria_-_assistente_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_020-2022-_contratacao_temporaria_-_assistente_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Assistente Social 20 Horas Semanais</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n_021-2022_-altera_a_redacao_do_art._11-a_da_lei_municipal_1.786-06.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n_021-2022_-altera_a_redacao_do_art._11-a_da_lei_municipal_1.786-06.pdf</t>
   </si>
   <si>
     <t>Altera a redação dada pela Lei Municipal nº 1.846/2007, de 05 de dezembro de 2007, que criou o Art. 11-A da Lei Municipal N° 1.786/06 que Dispõe sobre o Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n_022-2022_-autoriza_pagamento_retroativo_piso_magisterio_2020.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n_022-2022_-autoriza_pagamento_retroativo_piso_magisterio_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de valores retroativos referentes ao Piso Nacional do Magistério, Promulgado através da Lei Municipal nº 2.832/2020.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n_023-2022_-ratifica_termo_cooperacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n_023-2022_-ratifica_termo_cooperacao.pdf</t>
   </si>
   <si>
     <t>“Ratifica o Termo de Cooperação Técnica celebrado entre os Municípios integrantes da Associação de Municípios do Alto Uruguai – AMAU.” - REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_lei_no_024-2022-_contratacao_temporaria_-_fono.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_lei_no_024-2022-_contratacao_temporaria_-_fono.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_025-2022-_alteracao_lei_municipal_1.867-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_025-2022-_alteracao_lei_municipal_1.867-2008.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 112 da Lei Municipal nº 1.867/2008, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_026-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_026-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_027-2022-_autoriza_efetuar_direito_preempcao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_027-2022-_autoriza_efetuar_direito_preempcao.pdf</t>
   </si>
   <si>
     <t>Autoriza, nos termos do Artigo 6º da Lei Municipal 2.550/2015, a Administração Municipal a efetuar o direito de Preempção sobre o Imóvel Matrícula nº 87.911.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_028-2022-_alteracao_lei_municipal_1.786-2006.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_028-2022-_alteracao_lei_municipal_1.786-2006.pdf</t>
   </si>
   <si>
     <t>Altera a Redação dos Parágrafos Segundo e Quarto do Artigo 99 da Lei Municipal nº 1.786/2006, que Consolida a Legislação Tributária Municipal, Institui o Novo Código Tributário do Município, Define Normas Gerais Adequando a Legislação Tributária e à Lei Complementar nº 116, de 31 de Julho de 2003; Revoga Leis; e Dá Outras Providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_n_029-2022_-_abre_credito_especial_lei_2.940-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_n_029-2022_-_abre_credito_especial_lei_2.940-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2022. - Regime de Urgência</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_n_030-2022_-_abre_credito_especial_lei_2.961-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_n_030-2022_-_abre_credito_especial_lei_2.961-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2022, em Complemento a Lei Municipal nº 2.961/2022.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_031-2022-_contratacao_temporaria_-_farmaceutico_16_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_031-2022-_contratacao_temporaria_-_farmaceutico_16_horas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Farmacêutico 16 horas semanais</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_032-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_032-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Operador de Máquinas</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_033-2022-_autorizacao_leilao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_033-2022-_autorizacao_leilao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS INSERVÍVEIS À ADMISTRAÇÃO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_034-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_034-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_035-2022_-_contratacao_temporaria_-_tesoureiro_nivel_superior.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_035-2022_-_contratacao_temporaria_-_tesoureiro_nivel_superior.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_036-2022_-_institui_a_semana_municipal_do_lixo_zero.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_036-2022_-_institui_a_semana_municipal_do_lixo_zero.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Lixo Zero em Barão de Cotegipe/RS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n_037-2022_-_abre_credito_especial_consepro.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n_037-2022_-_abre_credito_especial_consepro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2022."</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_038-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_038-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Ajudante de Serviços Públicos</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_039-2022-_contratacao_temporaria_-_ajudante_servicos_gerais.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_039-2022-_contratacao_temporaria_-_ajudante_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Ajudante de Serviços Gerais</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_040-2022-_contratacao_temporaria_-_assistente_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_040-2022-_contratacao_temporaria_-_assistente_social.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n_041-2022_-_contratacao_temporaria_-_eletricista.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n_041-2022_-_contratacao_temporaria_-_eletricista.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_n_042-2022_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_n_042-2022_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item XIV – Relação dos Padrões de Remuneração do Artigo 24 da Lei Municipal nº 1.868/2008.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_043-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_043-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_n_044-2021_-_dispoe_sobre_a_ldo_2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_n_044-2021_-_dispoe_sobre_a_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias do Município de Barão de Cotegipe para o Exercício de 2023.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_045-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_045-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_no_046-2022-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_no_046-2022-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Fonoaudiologo</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_no_047-2022-_contratacao_temporaria_-_professor.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_no_047-2022-_contratacao_temporaria_-_professor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Professor</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_048a-2022-_alteracao_vale_alimentacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_048a-2022-_alteracao_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 3º da Lei Municipal nº 2.164/2011 que Autoriza o Poder Executivo a Conceder Auxílio-Alimentação aos Servidores Municipais.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_049-2022-_autoriza_receber_imovel_e_doacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_049-2022-_autoriza_receber_imovel_e_doacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização ao Município para receber bem imóvel em Doação.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_050-2022-_recebimento_de_area_em_doacao_-_loteamento_marca_ii.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_050-2022-_recebimento_de_area_em_doacao_-_loteamento_marca_ii.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação área de terras urbanas constituídas da parte remanescente do lote rural nº 79, Parte nº 02 da Quadra “M” do loteamento Marca II.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_051-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_051-2022-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 19 e o Item IV – CARGOS DE PROVIMENTO EM COMISSÃO E FUNÇÃO GRATIFICADA, do Art. 24 da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_052-2022_-_programa_medicos_pelo_brasil.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_052-2022_-_programa_medicos_pelo_brasil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder benefícios aos médicos participantes do Programa Médicos pelo Brasil.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_053-2022_-_proerd.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_053-2022_-_proerd.pdf</t>
   </si>
   <si>
     <t>Reconhece como política pública de prevenção às drogas no Município de Barão de Cotegipe, o Programa Educacional de Resistência às Drogas - PROERD, organizado e realizado pela Brigada Militar e autoriza apoiar efetivamente seu desenvolvimento.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n_054-2022_-altera_a_redacao_do_anexo_vi_da_lei_municipal_1.786-06.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n_054-2022_-altera_a_redacao_do_anexo_vi_da_lei_municipal_1.786-06.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo VI da Lei Municipal N° 1.786/06 que Dispõe sobre o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_055-2022_-_contratacao_temporaria_-_tecnico_mecanica.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_055-2022_-_contratacao_temporaria_-_tecnico_mecanica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Técnico em Oficina Mecânica</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_no_056-2022_-_doacao_caminhao_bombeiros_voluntarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_no_056-2022_-_doacao_caminhao_bombeiros_voluntarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR VEÍCULO PARA O CORPO DE BOMBEIROS VOLUNTÁRIOS DE BARÃO DE COTEGIPE/RS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n_057-2022_-_refis_alteracao_prazo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n_057-2022_-_refis_alteracao_prazo.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 3º da Lei Municipal nº 2.947/2022 de 09 de Fevereiro de 2022, que Institui o Programa de Recuperação Fiscal (REFIS 2022) do Município de Barão de Cotegipe - RS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_n_058-2022_-_amau_aquisicao_touca_inglesa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_n_058-2022_-_amau_aquisicao_touca_inglesa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2022."  - Aquisição de Touca Inglesa AMAU</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_no_059-2022_-_loa_2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_no_059-2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_n_060-2022_-_agente_de_controle_interno.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_n_060-2022_-_agente_de_controle_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n_061-2022_-_altera_lei_ucci.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n_061-2022_-_altera_lei_ucci.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 9º da Lei Municipal nº 2.605/2016.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_no_062-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_no_062-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_no_063-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_no_063-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Operador de Máquinas Pesadas</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_no_064-2022_-_regulamenta_a_implantacao_de_canis_e_gatis.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_no_064-2022_-_regulamenta_a_implantacao_de_canis_e_gatis.pdf</t>
   </si>
   <si>
     <t>Determina as Diretrizes para Implantação de Canis/Gatis públicos ou privados no Município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_no_065-2022_-_denominacao_de_praca_gilberto_jose_balbino.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_no_065-2022_-_denominacao_de_praca_gilberto_jose_balbino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de Praça Pública - PRAÇA GILBERTO JOSÉ BALBINÓ</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_066-2022_-_denominacao_de_praca_dr._joao_balciunas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_066-2022_-_denominacao_de_praca_dr._joao_balciunas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de Praça Pública - PRAÇA DOUTOR JOÃO BALCIUNAS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_067-2022_-_altera_lei_municipal_1.868_-_assistente_social_40_horas_novo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_067-2022_-_altera_lei_municipal_1.868_-_assistente_social_40_horas_novo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº. 1.868 de 1º de abril de 2008, que estabelece o Plano de Carreira dos Servidores, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_068-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_068-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves."</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n_069-2022_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n_069-2022_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Conceder Auxílio Financeiro para Incentivo a Produção de Silagem.”</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_n_070-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_n_070-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Pocilgas Novas e Ampliações para Alojamento de Suínos."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_n_071-2022_-_cria_programa_ppa_ldo_bombeiros_voluntarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_n_071-2022_-_cria_programa_ppa_ldo_bombeiros_voluntarios.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a criar Programa e Atividades no Plano Plurianual 2022-2025, na Lei de Diretrizes Orçamentárias 2022 e na Lei do Orçamento 2022."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_no_072-2022_-_desapropriacao_emei_baraozinho_-_facioli_alterado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_no_072-2022_-_desapropriacao_emei_baraozinho_-_facioli_alterado.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública para fins de desapropriação amigável ou judicial, Lote Urbano, para incorporação a Escola Municipal de Educação Infantil Barãozinho.”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n_073-2022_-_altera_lei_vale_alimentacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n_073-2022_-_altera_lei_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_n_074-2022_-_revisao_servidores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_n_074-2022_-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos vencimentos, salários dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n__001-2022_-_incorpora_vale.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n__001-2022_-_incorpora_vale.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação da Lei Municipal nº 2.169 de 11 de Novembro de 2011 que Autoriza o Poder Legislativo a Conceder Auxílio-Alimentação aos Servidores do Quadro de Provimento em Comissão do Poder Legislativo Municipal"</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/144/resolucao_n_002-2022_-_normatiza_horario_de_funcionamento.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/144/resolucao_n_002-2022_-_normatiza_horario_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o horário de expediente do Poder Legislativo de Barão de Cotegipe"</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_agroindustria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_agroindustria.doc</t>
   </si>
   <si>
     <t>Requer informações à Secretaria de Agricultura e Meio Ambiente em referência à abertura de Agroindústria em âmbito municipal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>LUIZ EDUARDO RAZZIA GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_02-22_2.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_02-22_2.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre o cumprimento da Lei Municipal 2.479 de 07/10/2014, a qual estabelece normas para a exploração de serviços de veículos de Aluguel (Taxi) no âmbito municipal.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>GILMAR VERONESE</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_honraria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_honraria.doc</t>
   </si>
   <si>
     <t>Requer que o Legislativo Municipal, através do Senhor Presidente da Mesa Diretora desta Câmara de Vereadores viabilize a realização de “Sessão Solene para Entrega de Honraria a todos prefeitos e vice-prefeitos de Barão de Cotegipe em comemoração aos cinquenta e oito anos do Município.</t>
   </si>
   <si>
     <t>MOCIM</t>
   </si>
   <si>
     <t>MOÇÕES IMPRECISAS - ANTERIOR INCLUSÃO SISTEMA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_de_apoio_001-2022_projeto_no_3723-2019_-_saimon_da_costa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_de_apoio_001-2022_projeto_no_3723-2019_-_saimon_da_costa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, com amparo no Art. 143 do Regimento Interno desta Casa Legislativa, requerem, após ouvido o Plenário, seja encaminhada está presente Moção de Apoio para aprovação do Projeto de Lei Federal – 3723/2019 que está em tramitação no Senado Federal.</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_apoio_pl_3723.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_apoio_pl_3723.doc</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_de_pesar_jandir_ferri.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_de_pesar_jandir_ferri.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família FERRI, pelo falecimento de Jandir Ferri, ocorrido no dia 30 de abril de 2022.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.docx</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora o Projeto de Lei para avaliação sobre a recepção local e a aplicabilidade da Declaração de Direitos de Liberdade Econômica, prevista na Lei Federal nº 13.874, de 20 de setembro de 2019, no âmbito do Município de Barão de Cotegipe - RS. “</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc</t>
   </si>
   <si>
     <t>Melhoramento com pavimentação por paralelepípedo, massa asfáltáltica ou paver da Rua Adão Iarocz .</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc</t>
   </si>
   <si>
     <t>Revitalização de praça no Bairro Vila Floresta</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc</t>
   </si>
   <si>
     <t>Retomada do Programa de Georreferenciamento Rural</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a instalação de lixeiras_x000D_
 publicas nas praças municipais.</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a limpeza dos lixos_x000D_
 espalhados pelo Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie que seja desobrigado o uso de máscaras em lugares abertos e fechados, salvo estabelecimentos de saúde.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>JOSÉ SCARMIGNANI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a compra e instalação de um aparelho de Ultrassonografia na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de uma Faixa de Pedestres Elevada, pintura do cordão de embarque dos estudantes  sito ao Colégio Estadual Mário Quintana e demais adequações pertinentes à escola”</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc</t>
   </si>
   <si>
     <t>O vereador Gilmar Antonio Veronese do Partido da Social Democracia Brasileira – PSDB, solicita que o Executivo Municipal, através da Secretaria competente providencie que seja feita a  colocação das placas de PARE, nas ruas do Loteamento Baidek e Loteamento Floresta.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie o alargamento e melhoramentos da Rua Wanda Baldiga.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 11/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a troca da iluminação pública para a instalação de luminárias LED na rua 23 de janeiro._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a troca da iluminação pública para a instalação de luminárias LED na rua 23 de janeiro no bairro Medeiros.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc</t>
   </si>
   <si>
     <t>O vereador Gilmar Antonio Veronese do Partido da Social Democracia Brasileira – PSDB, solicita que o Executivo Municipal, através da Secretaria competente providencie que se efetue a pavimentação de aproximadamente 50mts de calçamento na Rua Santina Longo.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>ALBERTO  REVERS</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a colocação de placas de sinalização e orientação nas comunidades São José-Tapir, Linha Coxilha e Povoado de Ré, nas proximidades do Oratório.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção da passagem e acesso aos pedestres na ponte sobre o rio Jupirangaba, no entroncamento da Av Angelo Caleffi com a rua Tancredo Neves._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a construção da passagem e acesso aos pedestres na ponte sobre o rio Jupirangaba, no entroncamento da Av Angelo Caleffi com a Rua Tancredo Neves.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 014/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de banheiros públicos em áreas públicas municipais._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a construção de banheiros públicos em áreas públicas municipais.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 17/2022_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie o melhoramento com_x000D_
 pavimentação por paralelepípedo, massa asfáltica ou paver_x000D_
 nas Ruas Longines Malinowski, Erechim e Polônia, no_x000D_
 Loteamento Balchum.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a reposição/colocação das Placas de nomeação de via na Rua Joana Trczinski esquina com a Rua Augusto Berton.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 18/2022_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a reparação de pinturas_x000D_
 das faixas de segurança e das lombadas, quebra-molas ao_x000D_
 longo do perímetro urbano.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 19/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie o serviço de limpeza do_x000D_
 Rio Jupirangaba.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>RCCAN</t>
   </si>
   <si>
     <t>REGISTRO CANDIDATURA POR CHAPA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/147/221130122135.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/147/221130122135.pdf</t>
   </si>
   <si>
     <t>Registro de Chapa de Candidatura para eleição da Mesa Diretora. _x000D_
 _x000D_
 Candidatos: _x000D_
 _x000D_
 GILMAR ANTONIO VERONESE - PRESIDENTE_x000D_
 VALDEMIR TOMAZELLI - VICE-PRESIDENTE_x000D_
 GILMAR ZANELLA - 1º SECRETÁRIO_x000D_
 LUIZ EDUARDO RAZZIA GIACOMEL - 2º SECRETÁRIO</t>
   </si>
   <si>
     <t>JUCON</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/66/contas_de_gestao_2018.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/66/contas_de_gestao_2018.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS DE GOVERNO EXERCÍCIO 2018</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/67/contas_de_gestao_2019.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/67/contas_de_gestao_2019.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS DE GOVERNO REFERENCIA 2019</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_de_apoio_igreja_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_de_apoio_igreja_1.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente MOÇÃO DE APOIO ao Pr. José Wellington da Costa Junior, Presidente da CGADB – Convenção Geral dos Ministros das Igrejas Assembleias de Deus do Brasil</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_de_apoio_004-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_de_apoio_004-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente MOÇÃO DE APOIO ao chamamento de todos os aprovados na primeira fase do Concurso vigente da SUSEPE-RS, para que sejam convocados para a segunda fase (teste de aptidão física), prevista no certame.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_pesar_darci.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_pesar_darci.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família SLAVIEIRO, pelo falecimento de Darci Slavieiro, ocorrido no dia 19 de abril de 2022.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/94/mocao_de_pesar_pedro_colet_03-2022_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/94/mocao_de_pesar_pedro_colet_03-2022_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família COLET, pelo falecimento do Senhor Pedro Colet, ocorrido no dia 30 de maio de 2022.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/108/mocao_de_pesar_angelo_folador_sobrinho.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/108/mocao_de_pesar_angelo_folador_sobrinho.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Folador, pelo falecimento de Ângelo Folador Sobrinho, ocorrido no dia 11 de Agosto de 2022.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_05_pp_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_05_pp_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família GIACOMEL BIASON, pelo falecimento de DEOLINDA GIACOMEL BIASON, ocorrido no dia 15/08/2022.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MOÇRE</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_de_repudio01_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_de_repudio01_1.docx</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Projeto de Lei nº 51/2022, em tramitação na Assembleia Legislativa do RS, que autoriza o Estado do Rio Grande do Sul a firmar, por meio do DAER, aditamento aos contratos mantidos pelo DNIT, com o objetivo de executar obras e serviços de pavimentação, duplicação e interseções, inclusive terraplenagem, sinalização, drenagem, obras de arte especiais, construção de trevos, dentre outros, nos trechos da malha rodoviária federal no âmbito do território do Estado do Rio Grande do Sul, abrindo crédito especial para o atendimento das respectivas despesas, até o limite de R$ 495.100.000,00 (quatrocentos e noventa e cinco milhões e cem mil reais).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_repudio_n02.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_repudio_n02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N° 02/2022_x000D_
 _x000D_
  MOÇÃO DE PROTESTO aos atos contrários ao Estado de Direito perpetrados por Alexandre de Moraes, Ministro do Supremo Tribunal Federal e_x000D_
 Presidente do Tribunal Superior Eleitoral.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacao.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacao.docx</t>
   </si>
   <si>
     <t>Requer da Companhia Riograndense de Saneamento – Corsan, informação referente ao ofício nº 010/2021 encaminhado pela Associação dos Bombeiros voluntários de Barão de Cotegipe – RS, tratando a implantação de hidrantes na Avenida Ângelo Caleffi.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pedido_de_informacao_02.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pedido_de_informacao_02.pdf</t>
   </si>
   <si>
     <t>Requer do Departamento de Trânsito do Rio Grande do Sul – Detran-RS, informações sobre o credenciamento de um Centro de Formação de Condutores – CFC, para o município de Barão de Cotegipe – RS._x000D_
 Senhor Presidente:_x000D_
 Apresento a Vossa Excelência, amparado no Regimento Interno, que seja encaminhado este Pedido de Informação ao Departamento de Trânsito do Rio Grande do Sul – Detran-RS, para que seja realizada uma análise pelo nobre órgão em nosso município, com a finalidade da instalação e credenciamento de um Centro de Formação de Condutores.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a recepção local e a aplicabilidade da Declaração de Direitos de Liberdade Econômica, prevista na Lei Federal nº 13.874, de 20 de setembro de 2019, no âmbito do Município de Barão de Cotegipe - RS. “</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_legislativo_n__002-2022_-_rag_-_servidores_poder_legislativo__2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_legislativo_n__002-2022_-_rag_-_servidores_poder_legislativo__2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N.º 002/2022, DE 14 DE DEZEMBRO DE 2022._x000D_
 “Dispõe sobre reajuste dos subsídios dos Vencimentos e Salários dos Servidores do Poder Legislativo e dá Outras Providências”</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_legislativo_n__003-2022_-_rag_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_legislativo_n__003-2022_-_rag_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N.º 003/2022, DE 14 DE DEZEMBRO DE 2022._x000D_
 “Altera a Redação da Lei Municipal nº 2.169 de 01 de novembro de 2011 que Autoriza o Poder Legislativo a Conceder Auxílio-Alimentação aos Servidores do Quadro de Provimento em Comissão do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_legislativo_n__004-2022_-_rag_-_agentes_politicos__2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_legislativo_n__004-2022_-_rag_-_agentes_politicos__2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N.º 004/2022, DE 14 DE DEZEMBRO DE 2022._x000D_
 “Dispõe sobre Revisão Geral Anual / Reajuste dos Subsídios dos Agentes Políticos do Município de Barão de Cotegipe e dá outras Providências”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1675,68 +1675,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/31/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/32/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/33/pl_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_n__004-2022_-_autoriza_convenio_fhste_cirurgias_represadas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_n__005-2022_-_repasse_agua_interior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_006-2022_-_altera_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_007-2022_-_altera_lei_2.164_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_008-2022_-_altera_vencimento_iptu_e_issqn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_009-2022_-_altera_correcao_da_urm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_010-2022_-_autoriza_pagamento_hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_011-2022_-_cria_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_012-2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n_013-2022_-_altera_quadro_salario_magisterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n_014-2022_-_altera_o_artigo_29_da_lei_municipal_1.976-09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_015-2022-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_016-2022-_contratacao_temporaria_-_ajudante_servicos_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_017-2022-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_018-2022-_contratacao_temporaria_-_farmaceutico_8_horas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_020-2022-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n_021-2022_-altera_a_redacao_do_art._11-a_da_lei_municipal_1.786-06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n_022-2022_-autoriza_pagamento_retroativo_piso_magisterio_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n_023-2022_-ratifica_termo_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_lei_no_024-2022-_contratacao_temporaria_-_fono.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_025-2022-_alteracao_lei_municipal_1.867-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_026-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_027-2022-_autoriza_efetuar_direito_preempcao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_028-2022-_alteracao_lei_municipal_1.786-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_n_029-2022_-_abre_credito_especial_lei_2.940-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_n_030-2022_-_abre_credito_especial_lei_2.961-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_031-2022-_contratacao_temporaria_-_farmaceutico_16_horas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_032-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_033-2022-_autorizacao_leilao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_034-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_035-2022_-_contratacao_temporaria_-_tesoureiro_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_036-2022_-_institui_a_semana_municipal_do_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n_037-2022_-_abre_credito_especial_consepro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_038-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_039-2022-_contratacao_temporaria_-_ajudante_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_040-2022-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n_041-2022_-_contratacao_temporaria_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_n_042-2022_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_043-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_n_044-2021_-_dispoe_sobre_a_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_045-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_no_046-2022-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_no_047-2022-_contratacao_temporaria_-_professor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_048a-2022-_alteracao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_049-2022-_autoriza_receber_imovel_e_doacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_050-2022-_recebimento_de_area_em_doacao_-_loteamento_marca_ii.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_051-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_052-2022_-_programa_medicos_pelo_brasil.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_053-2022_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n_054-2022_-altera_a_redacao_do_anexo_vi_da_lei_municipal_1.786-06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_055-2022_-_contratacao_temporaria_-_tecnico_mecanica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_no_056-2022_-_doacao_caminhao_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n_057-2022_-_refis_alteracao_prazo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_n_058-2022_-_amau_aquisicao_touca_inglesa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_no_059-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_n_060-2022_-_agente_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n_061-2022_-_altera_lei_ucci.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_no_062-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_no_063-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_no_064-2022_-_regulamenta_a_implantacao_de_canis_e_gatis.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_no_065-2022_-_denominacao_de_praca_gilberto_jose_balbino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_066-2022_-_denominacao_de_praca_dr._joao_balciunas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_067-2022_-_altera_lei_municipal_1.868_-_assistente_social_40_horas_novo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_068-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n_069-2022_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_n_070-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_n_071-2022_-_cria_programa_ppa_ldo_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_no_072-2022_-_desapropriacao_emei_baraozinho_-_facioli_alterado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n_073-2022_-_altera_lei_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_n_074-2022_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n__001-2022_-_incorpora_vale.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/144/resolucao_n_002-2022_-_normatiza_horario_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_agroindustria.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_02-22_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_honraria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_de_apoio_001-2022_projeto_no_3723-2019_-_saimon_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_apoio_pl_3723.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_de_pesar_jandir_ferri.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/147/221130122135.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/66/contas_de_gestao_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/67/contas_de_gestao_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_de_apoio_igreja_1.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_de_apoio_004-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_pesar_darci.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/94/mocao_de_pesar_pedro_colet_03-2022_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/108/mocao_de_pesar_angelo_folador_sobrinho.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_05_pp_1.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_de_repudio01_1.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_repudio_n02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacao.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pedido_de_informacao_02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_legislativo_n__002-2022_-_rag_-_servidores_poder_legislativo__2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_legislativo_n__003-2022_-_rag_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_legislativo_n__004-2022_-_rag_-_agentes_politicos__2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/31/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/32/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/33/pl_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_n__004-2022_-_autoriza_convenio_fhste_cirurgias_represadas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_n__005-2022_-_repasse_agua_interior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_006-2022_-_altera_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_no_007-2022_-_altera_lei_2.164_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_008-2022_-_altera_vencimento_iptu_e_issqn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_no_009-2022_-_altera_correcao_da_urm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_010-2022_-_autoriza_pagamento_hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_no_011-2022_-_cria_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_012-2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n_013-2022_-_altera_quadro_salario_magisterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_n_014-2022_-_altera_o_artigo_29_da_lei_municipal_1.976-09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_015-2022-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_no_016-2022-_contratacao_temporaria_-_ajudante_servicos_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_017-2022-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_018-2022-_contratacao_temporaria_-_farmaceutico_8_horas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_020-2022-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_n_021-2022_-altera_a_redacao_do_art._11-a_da_lei_municipal_1.786-06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_n_022-2022_-autoriza_pagamento_retroativo_piso_magisterio_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n_023-2022_-ratifica_termo_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_lei_no_024-2022-_contratacao_temporaria_-_fono.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_025-2022-_alteracao_lei_municipal_1.867-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_026-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_027-2022-_autoriza_efetuar_direito_preempcao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_028-2022-_alteracao_lei_municipal_1.786-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_n_029-2022_-_abre_credito_especial_lei_2.940-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_n_030-2022_-_abre_credito_especial_lei_2.961-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_031-2022-_contratacao_temporaria_-_farmaceutico_16_horas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_032-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_033-2022-_autorizacao_leilao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_034-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_035-2022_-_contratacao_temporaria_-_tesoureiro_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_036-2022_-_institui_a_semana_municipal_do_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_n_037-2022_-_abre_credito_especial_consepro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_038-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_039-2022-_contratacao_temporaria_-_ajudante_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_040-2022-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_n_041-2022_-_contratacao_temporaria_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_n_042-2022_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_043-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_de_lei_n_044-2021_-_dispoe_sobre_a_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_045-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_no_046-2022-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/105/projeto_de_lei_no_047-2022-_contratacao_temporaria_-_professor.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/106/projeto_de_lei_no_048a-2022-_alteracao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_no_049-2022-_autoriza_receber_imovel_e_doacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_no_050-2022-_recebimento_de_area_em_doacao_-_loteamento_marca_ii.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_lei_no_051-2022-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_no_052-2022_-_programa_medicos_pelo_brasil.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_no_053-2022_-_proerd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/118/projeto_de_lei_n_054-2022_-altera_a_redacao_do_anexo_vi_da_lei_municipal_1.786-06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_no_055-2022_-_contratacao_temporaria_-_tecnico_mecanica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/122/projeto_de_lei_no_056-2022_-_doacao_caminhao_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_n_057-2022_-_refis_alteracao_prazo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_n_058-2022_-_amau_aquisicao_touca_inglesa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_no_059-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_n_060-2022_-_agente_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_n_061-2022_-_altera_lei_ucci.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_no_062-2022-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_no_063-2022_-_contratacao_temporaria_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_no_064-2022_-_regulamenta_a_implantacao_de_canis_e_gatis.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_no_065-2022_-_denominacao_de_praca_gilberto_jose_balbino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_066-2022_-_denominacao_de_praca_dr._joao_balciunas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_067-2022_-_altera_lei_municipal_1.868_-_assistente_social_40_horas_novo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_068-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n_069-2022_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_n_070-2022_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_n_071-2022_-_cria_programa_ppa_ldo_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_no_072-2022_-_desapropriacao_emei_baraozinho_-_facioli_alterado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n_073-2022_-_altera_lei_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_n_074-2022_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_n__001-2022_-_incorpora_vale.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/144/resolucao_n_002-2022_-_normatiza_horario_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_agroindustria.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_02-22_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_honraria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_de_apoio_001-2022_projeto_no_3723-2019_-_saimon_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_apoio_pl_3723.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_de_pesar_jandir_ferri.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/147/221130122135.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/66/contas_de_gestao_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/67/contas_de_gestao_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_de_apoio_igreja_1.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_de_apoio_004-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_de_pesar_darci.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/94/mocao_de_pesar_pedro_colet_03-2022_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/108/mocao_de_pesar_angelo_folador_sobrinho.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_05_pp_1.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_de_repudio01_1.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_de_repudio_n02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacao.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pedido_de_informacao_02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_legislativo_n__001-2022_-_estabelece_sobre_a_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_legislativo_n__002-2022_-_rag_-_servidores_poder_legislativo__2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_legislativo_n__003-2022_-_rag_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_legislativo_n__004-2022_-_rag_-_agentes_politicos__2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>