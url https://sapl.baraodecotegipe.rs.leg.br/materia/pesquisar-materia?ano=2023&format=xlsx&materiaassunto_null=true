--- v0 (2026-03-01)
+++ v1 (2026-05-30)
@@ -54,1471 +54,1471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>VLADIMIR LUIZ FARINA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_001-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_001-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Art. 19 e inclui atribuições no Anexo II da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_n_002-2023_-_agente_administrativo_merendeira_e_extincao_cargos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_n_002-2023_-_agente_administrativo_merendeira_e_extincao_cargos.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação dos Art. 3° e Art. 26., e inclui atribuições no Anexo I, da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_003-2023-_contratacao_temporaria_-_agente_administrativo_novo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_003-2023-_contratacao_temporaria_-_agente_administrativo_novo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_n_004-2023_-_cargo_farmaceutico_20_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_n_004-2023_-_cargo_farmaceutico_20_horas.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_005-2023-_contratacao_temporaria_-_farmaceutico_20_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_005-2023-_contratacao_temporaria_-_farmaceutico_20_horas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Farmaceutico 20 horas</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_006-2023-_contratacao_temporaria_-_merendeira_e_auxiliar_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_006-2023-_contratacao_temporaria_-_merendeira_e_auxiliar_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Meredeira e Auxiliar Social</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_007-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_007-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n_008-2023_-_altera_quadro_salario_magisterio_i.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n_008-2023_-_altera_quadro_salario_magisterio_i.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Artigo 31 da Lei Municipal nº 1.976/2009.”</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_009-2023-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_009-2023-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Fonoaudiólogo</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_010-2023-_contribuicao_reforma_igp.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_010-2023-_contribuicao_reforma_igp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR O VALOR DE R$ 1.000,00 (HUM MIL REAIS) DESTINADO À PARTICIPAÇÃO DO MUNICÍPIO NA REALIZAÇÃO DA REFORMA DA SEDE REGIONAL DO INSTITUTO GERAL DE PERÍCIAS - IGP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_n_011-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_n_011-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item XIV – Relação dos Padrões de Remuneração do Artigo 24 da Lei Municipal nº 1.868/2008.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_012-2023-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_012-2023-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Técnico em Enfermagem</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_013-2023-_contratacao_temporaria_-_assistente_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_013-2023-_contratacao_temporaria_-_assistente_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Assistente Social</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_014-2023-_programa_municipal_melhores_amigos_novo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_014-2023-_programa_municipal_melhores_amigos_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL MELHORES AMIGOS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_015-2023_-_contratacao_temporaria_-_motorista.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_015-2023_-_contratacao_temporaria_-_motorista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Motorista</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_016-2023-_contratacao_temporaria_-_merendeira.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_016-2023-_contratacao_temporaria_-_merendeira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Merendeira</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_17-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_17-2023.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.026/2023</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_018-2023-_contratacao_temporaria_-_auxiliar_social_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_018-2023-_contratacao_temporaria_-_auxiliar_social_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_019-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_019-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_020-2023-_contratacao_temporaria_-_professor.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_020-2023-_contratacao_temporaria_-_professor.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_n_021-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_n_021-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do item XIV – Relação dos Padrões de Remuneração do Artigo 24 da Lei Municipal nº 1.868/2008.”</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_n_022-2023_-_cria_cargo_fiscal_de_obras_posturas_e_tributos_nivel_superior.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_n_022-2023_-_cria_cargo_fiscal_de_obras_posturas_e_tributos_nivel_superior.pdf</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_no_023-2023-_autorizacao_leilao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_no_023-2023-_autorizacao_leilao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS INSERVÍVEIS À ADMISTRAÇÃO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_024-2023-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_024-2023-_contratacao_temporaria_-_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Fonoaudiólogo</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_025-2023-_contratacao_temporaria_-_assistente_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_025-2023-_contratacao_temporaria_-_assistente_social.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_026-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_026-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Ajudante de Serviços Públicos</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_027-2023-_programa_professor_conectado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_027-2023-_programa_professor_conectado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de notebooks pelos Professores Públicos Municipais em efetivo exercício nas Escolas pertencentes ao Sistema Municipal de Ensino, pelos profissionais que se encontram exercendo suas atividades na Secretaria Municipal de Educação e Cultura, dentro do “Programa Professor Conectado”.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n028-2023_-_dispoe_sobre_a_ldo_2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n028-2023_-_dispoe_sobre_a_ldo_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LDO 2024</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n._029-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n._029-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza Contratação Emergencial de Caráter Temporário - Auxiliar Social</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_030-2023-_contribuicao_reforma_crpo_norte.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_030-2023-_contribuicao_reforma_crpo_norte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Custear o valor de R$ 12.000,00 (Doze Mil Reais) destinado à Participação do Município na Realização da Reforma das Futuras Instalações do Comando Regional de Polícia Ostensiva (CRPO) Norte (Sede Regional), e Dá Outras Providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_031-2022_-_abre_credito_especial_procultura.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_031-2022_-_abre_credito_especial_procultura.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2023."</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/269/pl_032-2023_-_loa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/269/pl_032-2023_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício Financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_033-2023_-_programa_incentivo_producao_alimentos_organicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_033-2023_-_programa_incentivo_producao_alimentos_organicos.pdf</t>
   </si>
   <si>
     <t>“Cria o Projeto Programa de Apoio a Produção de Alimentos Agroecológicos - PAA e abre Crédito Especial no Orçamento 2023.”</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_n_034-2023_-_altera_a_redacao_do_paragrafo_primeiro_do_artigo_4_da_lei_municipal_n_2.305-15.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_n_034-2023_-_altera_a_redacao_do_paragrafo_primeiro_do_artigo_4_da_lei_municipal_n_2.305-15.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Parágrafo Primeiro do Artigo 4°, da Lei Municipal N° 2.305/15 de 05 de março de 2013 que Cria o Sistema de Transporte de Pacientes e Cria a Gratificação de Atividade Especial de Motorista de Transporte de Pacientes e dá outras providencias."</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_035-2023_-_dispoe_sobre_a_criacao_do_conselho_de_defesa_civil_e_revoga_a_lei_2.367-2013.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_035-2023_-_dispoe_sobre_a_criacao_do_conselho_de_defesa_civil_e_revoga_a_lei_2.367-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC), o Fundo Especial Para Proteção e Defesa Civil Municipal (FUNPDEC), o Conselho de Proteção e Defesa Civil Municipal (COPDEM) e Revoga a Lei nº 2.367/13 de 06 de agosto de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_n_036-2023_-_cria_e_autoriza_contratacao_visitador_pim.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_n_036-2023_-_cria_e_autoriza_contratacao_visitador_pim.pdf</t>
   </si>
   <si>
     <t>Cria Emprego Público de Visitador Domiciliar do PIM (Primeira Infância Melhor).</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_n_037-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_n_037-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves."</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_038-2023_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_038-2023_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Conceder Auxílio Financeiro para Incentivo a Produção de Silagem.”</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_039-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_039-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Pocilgas Novas e Ampliações para Alojamento de Suínos."</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_040-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_040-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Art. 19 e o Item IV – CARGOS DE PROVIMENTO EM COMISSÃO E FUNÇÃO GRATIFICADA, do Art. 24 da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_n_041-2023-_altera_codigo_de_posturas_destinacao_lixo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_n_041-2023-_altera_codigo_de_posturas_destinacao_lixo.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Artigo 46 da Lei Municipal nº 2.066 de 08 de Junho de 2010, que Institui o Código de Posturas do Município de Barão de Cotegipe.”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_no_042-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_no_042-2023-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_n_043-2023-_revisao_servidores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_n_043-2023-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos vencimentos, salários dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>GILMAR VERONESE</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_resolucao_n__001-2023_-_normatiza_horario_de_funcionamento_19_sessao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_resolucao_n__001-2023_-_normatiza_horario_de_funcionamento_19_sessao.pdf</t>
   </si>
   <si>
     <t>“Regulamenta excepcionalmente o horário da 19ª SESSÃO ORDINÁRIA da 3ª Sessão Legislativa da 14ª Legislatura do Poder Legislativo de Barão de Cotegipe"</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_resolucao_02-2023_-__aumento_real.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_resolucao_02-2023_-__aumento_real.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Aumento Real dos subsídios dos Vencimentos e Salários dos Servidores do Poder Legislativo e dá Outras Providências”</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_saimon_01-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_saimon_01-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2023_x000D_
 Ilmo. Sr._x000D_
 Presidente da Câmara Municipal de Vereadores,_x000D_
 Senhor Presidente, Senhores Vereadores:_x000D_
 O Vereador Saimon Antonio Rodrigues da Costa do_x000D_
 Partido Progressistas, requer ao plenário e a Casa Legislativa de Barão de Cotegipe que seja_x000D_
 realizada uma Audiência Pública, para que compareça a Companhia Riograndense de_x000D_
 Saneamento – CORSAN, para tratar de assuntos de interesse público, referente a prestação de_x000D_
 serviços oferecidos ao munícipio pela referida companhia.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>LUIZ EDUARDO RAZZIA GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_verbal_-_pedido_inf.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_verbal_-_pedido_inf.pdf</t>
   </si>
   <si>
     <t>O vereador em epigrafe solicita esclarecimentos do Poder Executivo quanto à motivação pela qual está sendo descumprido o Art. 211 do Regimento Interno, que tange aos Pedidos de Informação, sendo sabido que o Poder Executivo Municipal tem o dever de resposta aos pedidos no prazo de 15 dias, prorrogáveis por igual período._x000D_
 _x000D_
 O Vereador justificativa que há Pedidos de Informação aprovados por mais de 30 (trinta) dias que estão pendentes de respostas e solicita NOTIFICAÇÃO, REQUERENDO INFORMAÇÕES DOS MOTIVOS DO DESCUMPRIMENTO DA PREVISÃO LEGAL PERTINENTE;</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_de_projeto_de_lei__no_001-2023.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_de_projeto_de_lei__no_001-2023.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI N.º 01/2023._x000D_
 _x000D_
  “Institui no Município de Barão de Cotegipe a implantação do “Chimarródromo Municipal” e autoriza o Poder Executivo Municipal a realizar a concessão de uso de espaço público. ”</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>PAULO FACCIOLI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_parlamentar.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_parlamentar.doc</t>
   </si>
   <si>
     <t>O Vereador Paulo Faccioli e Vereadora Marilena Berria do Partido dos Trabalhadores PT, solicitam após a tramitação de praxe e aprovado pelo plenário seja encaminhado ao Executivo Pedido de Emendas ao projeto de Lei 032/2023.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie uma fonte drenada na propriedade do Sr. Luis Calgaro, na localidade Linha Uma, Barão de Cotegipe.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 02/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a execução do_x000D_
 monumento da Bíblia com base no requerimento nº 17/2018.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 03/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie o melhoramento com_x000D_
 pavimentação por paralelepípedo, massa asfáltica ou paver na Rua Dilecto A. Folador no Bairro Industrial</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc</t>
   </si>
   <si>
     <t>Solicita   que   o   Executivo   Municipal,   através   da Secretaria   competente   providencie   a    construção   de   Um banheiro e churrasqueira na Praça Etelvino Picolo, assim como as demais.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc</t>
   </si>
   <si>
     <t>Solicita que   o   Executivo   Municipal,   através   da Secretaria   competente providencie a construção  de uma passarela   na   Av.   José   Tussi,   nas   proximidades   da propriedade do Sr. Silvio Kania.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente viabilize o monitoramento e acompanhamento de comportamento e atividades de pessoas, através de vigilante lotado junto às escolas municipais, nos horários de aula, com finalidade de garantir a segurança pública das crianças e servidores que utilizam o sistema de educação municipal.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 08/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente, providencie uma reparação no escoadouro da Avenida Ângelo Caleffi, nº 315._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie uma reparação no escoadouro da Avenida Ângelo Caleffi, nº 315.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 07/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente, providencie o melhoramento com alargamento da via rural da Linha Carolina._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie o melhoramento com alargamento da via rural da Linha Carolina.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a execução de instalação de telas de contenção em espaço delimitado na Praça Etelvino Picolo.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc</t>
   </si>
   <si>
     <t>Solicita   que   o   Executivo   Municipal,   através   da Secretaria competente providencie a limpeza, alargamento da   estrada,   inserção   de   brita,   colocação   de   tubos   e lombadas (se necessário) na estrada que dá acesso e ligam as propriedades das famílias  Fedato,  Kavalerski,  Longo, Dlugokinski, Lazaretti, Janke, Vesoloski, Szady e outros. Localidade   Linha   Uma   (chácara),   após   o   cemitério municipal (saída para Ponte Preta)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>ALINE NOVAKOSKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a aquisição equipamentos agrícolas para produção de Silagem disponibilizando às comunidades do município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>ADELIR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie o capeamento asfáltico na comunidade  MIGUEL WAWRUK.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie melhorias e cascalhamento em estradas nas propriedades das famílias Marmentini e Pegoraro.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 14 / 2023_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a ampliação /_x000D_
 alargamento da ponte que confere o acesso à comunidade_x000D_
 São Roque._x000D_
 _x000D_
 Senhor Presidente:_x000D_
 Apresentamos a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento_x000D_
 Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o_x000D_
 executivo municipal, através da Secretaria competente providencie a ampliação / alargamento da_x000D_
 “ponte” que confere o acesso à comunidade São Roque.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a reparação de pinturas_x000D_
 das faixas de segurança e das lombadas, quebra-molas ao_x000D_
 longo do perímetro urbano.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a redutores de velocidade com execução de uma faixa de pedestres elevada ou lombada nas proximidades da esquinas da Rua Dirceu José Felipetti com a Rua José Bonifácio.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, providencie a manutenção e reparos das pontes/pinguelas sobre os rios que contornam nosso município.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de uma guarita de vigia na Escola Barãozinho.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalação de faixa de_x000D_
 pedestres na Rua José Bonifácio, em confrontações com_x000D_
 (Posto de Gasolina e Borracharia).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalações de lixeiras_x000D_
 na Rua Porto Alegre, nº 48, Bairro Aparecida, em frente à_x000D_
 Congregação da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalações de lixeiras_x000D_
 na Rua Dilecto A. Folador no Bairro Industrial.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a ser efetuado junto à Rua 21 de Abril esquina com a Rua Porto Alegre, através do conserto do asfalto.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de uma pracinha e uma área de lazer para as crianças e moradores do Bairro Medeiros.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a aquisição de um terreno/lote no Bairro Medeiros para que possa ser empreendido um espaço público de lazer.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que seja realizado estudo para exclusão da faixa de perímetro urbano junto a comunidades que não estão anexadas diretamente ao eixo urbano de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a construção da_x000D_
 canalização de trechos dos Rios que cortam a Cidade da_x000D_
 Barão de Cotegipe e pavimentação Asfáltica nestes_x000D_
 mesmos trechos.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente providencie um estudo para a Criação da CASA DO ARTESÃO por meio de um espaço físico.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de banheiros públicos no centro da cidade.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>MARGARIDA JULIÃO LOURENÇO MARCON</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de luminárias de LED nas propriedades rurais da Comunidade Monte Alegre.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a pavimentação em trecho principal Comunidade Monte Alegre que abrange Igreja, Salão da Comunidade e Cemitério deste local.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a inclusão na LOA – Lei Orçamentária Anual do Programa de Equoterapia para a evolução e bem-estar atendidos pela APAE de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie incentivo à Feira do Produtor de Barão de Cotegipe, por meio de reformas e modernização de suas atividades.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a colocação de placa de identificação com nome da Comunidade Monte Alegre.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie um estudo para que seja revisto o valor do repasse financeiro realizado pelo Poder Executivo para a APAE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de brinquedos especiais para crianças com deficiência nas praças do município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie reforma da rede pluvial e pavimentação Asfáltica nas ruas Santo Onofre, Rua sete de setembro, Rua Pro-Morar 2 e rua Dorival Barbosa, juto ao Bairro Nossa Senhora de Aparecida.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie estudo para aumento do salário base do funcionalismo público cujo vencimentos estão na faixa de um salário mínimo ou abaixo.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>JOÃO CARLOS DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie o conserto ou troca das portas do ginásio de esportes do Bairro Aparecida.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias nas pontes (pinguelas) da cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhoria no fluxo do rio Paiol Grande, que desemboca no rio Jupirangaba.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias na rua Leonardo Guz Kuz no bairro Medeiros.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>MARILENA BERRIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal através da Secretaria competente providencie a construção de uma lombada na Rua Antonio Gavenas nas proximidades da residência da família Franceschetto e na Avenida Ângelo Caleffi nas proximidades da Agropecuária Barão.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a serem efetuado junto a várias ruas de nossa cidade, através do conserto do asfalto ou até mesmo a colocação de calçamento.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a serem efetuadas nas ruas do Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal através da Secretaria competente providencie a aplicação de inseticida nas áreas rurais e urbanas do Município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>RCAND</t>
   </si>
   <si>
     <t>REGISTRO DE CANDIDATURA AVULSA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/180/230208091755.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/180/230208091755.pdf</t>
   </si>
   <si>
     <t>Registro de candidatura para cargo de 1º Secretario da Mesa Diretora 2023 em face a renuncia do Vereador Gilmar Zanella.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>RCCAN</t>
   </si>
   <si>
     <t>REGISTRO CANDIDATURA POR CHAPA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/285/chapa_mesa_diretora.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/285/chapa_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Ilmo. Sr._x000D_
 Presidente da Câmara Municipal de Vereadores de Barão de Cotegipe._x000D_
 _x000D_
 _x000D_
 				Ao Presidente, apresento o seguinte registro de candidatura.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>JUCON</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GP</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/218/-pre-47223-10001105563.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/218/-pre-47223-10001105563.pdf</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO REFERENTE PROCESSO 00783-025.00/15-8 DE FERNANDO PAULO BALBINOT E MARCOS CZAPLA DO EXERCÍDIO DE 2015.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/219/-pre-680250-10007226612.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/219/-pre-680250-10007226612.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS ANUAIS DE GESTÃO DE VLADIMIR LUIZ FARINA E JONI GIACOMEL EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_apoio_01.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_apoio_01.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessaEgrégia Casa de Leis, vêm através desta, encaminhar a presente  MOÇÃO DE APOIO FAVORÁVEL À PROPOSTA DO GOVERNO LULA DE CORRIGIR A TABELA DE ISENÇÃO DE IMPOSTO DE RENDA NO VALOR DE ATÉ R$ 2.640,00 A PARTIR DE 1º DE MAIO DESTE ANO. Além disso, a presente moção endossa o posicionamento do   Presidente   Lula   de   que   a   tabela   de   isenção   do   imposto   de   renda   precisa   ser reajustada, progressivamente,  ano a ano,   até  alcançar o valor  de,   pelo   menos,  R$5.000,00, ou seja, quem ganha menos desse valor precisa ficar isento de contribuição ao imposto de renda.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_apoio_02.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_apoio_02.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente  MOÇÃO DE APOIO FAVORÁVEL À PROPOSTA DO GOVERNO LULA DE AUMENTAR O SALÁRIO MINIMO PARA R$ 1.320 (UM MIL E TREZENTOS E VINTE REAIS) A PARTIR DE 1º DE MAIO DESTE ANO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_apoio_003-2023.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_apoio_003-2023.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO para que seja revisto os valores para declaração de Imposto de Renda dos agricultores e aumentar os limites de crédito rural para financiamentos.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_de_apoio_004-2023.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_de_apoio_004-2023.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente Moção de Apoio ao Congresso Nacional, em face da tentativa de legalização do aborto, por meio da Arguição de Descumprimento de Preceito Fundamental (ADPF) de número 442, proposta pelo Supremo Tribunal Federal (STF), a fim de garantir as prerrogativas constitucionais e republicanas de competência do Poder Legislativo.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_de_apoio_05.2023.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_de_apoio_05.2023.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente Moção de Apoio, sobre a recomposição salarial dos Brigadianos e Bombeiros militares do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_ricardo_jatczak.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_ricardo_jatczak.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família JATCZAK, pelo falecimento de Ricardo Paulo Jatczak, ocorrido no dia 15 de março de 2023.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>MOÇRE</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_repudio_01_2023.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_repudio_01_2023.docx</t>
   </si>
   <si>
     <t>Moção de Repúdio aos atos terroristas e antidemocráticos acontecidos em Brasília – DF.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_repudio_02-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_repudio_02-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N° 02/2023_x000D_
 _x000D_
 A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa_x000D_
 de Leis, vêm através desta, encaminhar a presente Moção de Repúdio_x000D_
 _x000D_
 Moção de repúdio ao Decreto nº 11.366, de 1º de janeiro de 2023, que suspende os registros para_x000D_
 a aquisição e transferência de armas e de munições de uso restrito por caçadores, colecionadores,_x000D_
 atiradores e particulares, restringe os quantitativos de aquisição de armas e de munições de uso_x000D_
 permitido, suspende a concessão de novos registros de clubes e de escolas de tiro, suspende a concessão_x000D_
 de novos registros de colecionadores, de atiradores e de caçadores, e institui grupo de trabalho para_x000D_
 apresentar nova regulamentação à Lei nº 10.826, de 22 de dezembro de 2003.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_repudio_03-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_repudio_03-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N° 03/2023_x000D_
 _x000D_
 	A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa de Leis, vêm através desta, encaminhar a presente Moção de Repúdio _x000D_
 _x000D_
 _x000D_
 Moção de repúdio pela extinção da Secretaria Nacional de Cuidados e Prevenção às Drogas (SENAPRED).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_de_repudio_04-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_de_repudio_04-2023.pdf</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Barão de Cotegipe registra Moção de Repúdio ao Governo Federal, ao Ministro da Agricultura, ao Ministro do Desenvolvimento, pelas ações desfavoráveis aos produtores de leite. Solicitando também, medidas pontuais e efetivas na cadeia produtiva leiteira, com intuito de baixar os custos de produção.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/174/pedido_de_informacao_01-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/174/pedido_de_informacao_01-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre o cumprimento da Lei Municipal 2.479 de 07/10/2014, a qual estabelece normas para a exploração de serviços de veículos de Aluguel (Taxi) no âmbito municipal.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/177/pedido_de_informacao_03-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/177/pedido_de_informacao_03-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre o atendimento ao Capitulo III, Art. 37 do Código de Posturas Municipal.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/178/pedido_de_informacao_02-2023..pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/178/pedido_de_informacao_02-2023..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre os motivos da demora para consertos de pavimentação em obras executadas pela CORSAN.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/184/pedido_de_informacao.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/184/pedido_de_informacao.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal o cumprimento do Art. 198 § 9º da Emenda Constitucional 120 de 05 de maio de 2022, a qual atribui responsabilidade financeira  da União na política remuneratória e valorização dos profissionais  que exercem valorização dos  profissionais  que exercem atividades de agente comunitário de saúde e agente de combate de endemias.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/198/resp._of._058-2023_-_nomeacoes.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/198/resp._of._058-2023_-_nomeacoes.pdf</t>
   </si>
   <si>
     <t>Resp. Of. 058-2023 - Nomeações</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pedido_de_informacao_04-2023..pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pedido_de_informacao_04-2023..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre a aplicação dos recursos indicados pela Bancada do PSD, através do Ofício nº 01/2022 de 06 de abril de 2022.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/209/pedido_de_informacao_comissao_corsan.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/209/pedido_de_informacao_comissao_corsan.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie informações sobre_x000D_
 criação da Comissão Fiscalizadora Municipal_x000D_
 referente aos serviços prestados da COMPANHIA_x000D_
 RIOGRANDENSE DE SANEAMENTO_x000D_
 (CORSAN).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/239/pedido_de_informacao_07.08.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/239/pedido_de_informacao_07.08.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informações sobre o programa/projeto de construção de casas ou condomínio habitacional no município de Barão de Cotegipe/RS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pedido_de_informacao_educacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pedido_de_informacao_educacao.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente providencie informação sobre o plano/projeto de ampliação das escolas de educação infantil e ensino fundamental no município de Barão de Cotegipe – RS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/253/pedido_de_informacao_10-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/253/pedido_de_informacao_10-2023.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, através da Secretaria de Saúde e/ou empresa contratada de Médicos Plantonista, que indique qual é o protocolo de atendimento dos Médicos Plantonistas que prestam serviço na UBS do município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/257/pedido_de_informacao_codigo_de_posturas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/257/pedido_de_informacao_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, através da_x000D_
 Secretaria Competente, providencie informação a_x000D_
 respeito da atualização da Lei Municipal nº 2.066, de_x000D_
 08/06/2010 que instituiu o Código de Posturas do_x000D_
 Município de Barão de Cotegipe – RS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/262/pedido_de_informacao_ponte_guatapara.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/262/pedido_de_informacao_ponte_guatapara.doc</t>
   </si>
   <si>
     <t>Solicito informação ao Poder Executivo Municipal, se houve reunião em parceria com o Poder Executivo da cidade de São Valentim sobre a possibilidade da construção de uma ponte na divisa entre os dois municípios, na Comunidade Linha Guatapara. E se realizou um orçamento e/ou projeto da construção da mesma.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pedido_de_informacao_13-2023_valores_em_caixa.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pedido_de_informacao_13-2023_valores_em_caixa.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, através da Secretaria competente, informe qual o saldo disponível em caixa nesta data, discriminando os recursos livres e vinculados.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/275/resposta_ao_pedido_de_informacao__no_11-2023_vereador_saimon_da_costa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/275/resposta_ao_pedido_de_informacao__no_11-2023_vereador_saimon_da_costa.pdf</t>
   </si>
   <si>
     <t>Resposta ao Pedido de Informação  nº 11-2023 Vereador Saimon da Costa</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_legislativo_n__001-2023_-_botao_do_panico.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_legislativo_n__001-2023_-_botao_do_panico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre instalação de dispositivo eletrônico de segurança do tipo “BOTÃO DO PÂNICO, nas escolas públicas de ensino do município de Barão de Cotegipe/RS”</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/289/pll_02-2023_rag_agentes_politicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/289/pll_02-2023_rag_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Revisão Geral Anual / Reajuste dos Subsídios dos Agentes Políticos do Município de Barão de Cotegipe e dá outras Providências”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/290/pll_03-2023_rag_servidores_legislativo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/290/pll_03-2023_rag_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reajuste dos subsídios dos Vencimentos e Salários dos Servidores do Poder Legislativo e dá Outras Providências”</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>RPINF</t>
   </si>
   <si>
     <t>RESPOSTA PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>PROTOCOLO - PROT</t>
   </si>
   <si>
     <t>Solicitação de Informações Máquina Terceirizada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1840,68 +1840,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_001-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_n_002-2023_-_agente_administrativo_merendeira_e_extincao_cargos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_003-2023-_contratacao_temporaria_-_agente_administrativo_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_n_004-2023_-_cargo_farmaceutico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_005-2023-_contratacao_temporaria_-_farmaceutico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_006-2023-_contratacao_temporaria_-_merendeira_e_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_007-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n_008-2023_-_altera_quadro_salario_magisterio_i.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_009-2023-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_010-2023-_contribuicao_reforma_igp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_n_011-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_012-2023-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_013-2023-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_014-2023-_programa_municipal_melhores_amigos_novo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_015-2023_-_contratacao_temporaria_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_016-2023-_contratacao_temporaria_-_merendeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_018-2023-_contratacao_temporaria_-_auxiliar_social_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_019-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_020-2023-_contratacao_temporaria_-_professor.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_n_021-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_n_022-2023_-_cria_cargo_fiscal_de_obras_posturas_e_tributos_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_no_023-2023-_autorizacao_leilao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_024-2023-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_025-2023-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_026-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_027-2023-_programa_professor_conectado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n028-2023_-_dispoe_sobre_a_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n._029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_030-2023-_contribuicao_reforma_crpo_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_031-2022_-_abre_credito_especial_procultura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/269/pl_032-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_033-2023_-_programa_incentivo_producao_alimentos_organicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_n_034-2023_-_altera_a_redacao_do_paragrafo_primeiro_do_artigo_4_da_lei_municipal_n_2.305-15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_035-2023_-_dispoe_sobre_a_criacao_do_conselho_de_defesa_civil_e_revoga_a_lei_2.367-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_n_036-2023_-_cria_e_autoriza_contratacao_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_n_037-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_038-2023_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_039-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_040-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_n_041-2023-_altera_codigo_de_posturas_destinacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_no_042-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_n_043-2023-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_resolucao_n__001-2023_-_normatiza_horario_de_funcionamento_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_resolucao_02-2023_-__aumento_real.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_saimon_01-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_verbal_-_pedido_inf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_de_projeto_de_lei__no_001-2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_parlamentar.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/180/230208091755.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/285/chapa_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/218/-pre-47223-10001105563.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/219/-pre-680250-10007226612.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_apoio_01.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_apoio_02.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_apoio_003-2023.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_de_apoio_004-2023.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_de_apoio_05.2023.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_ricardo_jatczak.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_repudio_01_2023.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_repudio_02-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_repudio_03-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_de_repudio_04-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/174/pedido_de_informacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/177/pedido_de_informacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/178/pedido_de_informacao_02-2023..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/184/pedido_de_informacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/198/resp._of._058-2023_-_nomeacoes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pedido_de_informacao_04-2023..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/209/pedido_de_informacao_comissao_corsan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/239/pedido_de_informacao_07.08.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pedido_de_informacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/253/pedido_de_informacao_10-2023.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/257/pedido_de_informacao_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/262/pedido_de_informacao_ponte_guatapara.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pedido_de_informacao_13-2023_valores_em_caixa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/275/resposta_ao_pedido_de_informacao__no_11-2023_vereador_saimon_da_costa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_legislativo_n__001-2023_-_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/289/pll_02-2023_rag_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/290/pll_03-2023_rag_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_001-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_n_002-2023_-_agente_administrativo_merendeira_e_extincao_cargos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_003-2023-_contratacao_temporaria_-_agente_administrativo_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_n_004-2023_-_cargo_farmaceutico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_005-2023-_contratacao_temporaria_-_farmaceutico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_006-2023-_contratacao_temporaria_-_merendeira_e_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_007-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_n_008-2023_-_altera_quadro_salario_magisterio_i.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_009-2023-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_010-2023-_contribuicao_reforma_igp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_n_011-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_012-2023-_contratacao_temporaria_-_tecnico_em_enfermagem_esf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_013-2023-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_014-2023-_programa_municipal_melhores_amigos_novo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_015-2023_-_contratacao_temporaria_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_016-2023-_contratacao_temporaria_-_merendeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_018-2023-_contratacao_temporaria_-_auxiliar_social_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_019-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_020-2023-_contratacao_temporaria_-_professor.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_n_021-2023_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_n_022-2023_-_cria_cargo_fiscal_de_obras_posturas_e_tributos_nivel_superior.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_no_023-2023-_autorizacao_leilao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_024-2023-_contratacao_temporaria_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_025-2023-_contratacao_temporaria_-_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_026-2023-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_027-2023-_programa_professor_conectado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_n028-2023_-_dispoe_sobre_a_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_n._029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_030-2023-_contribuicao_reforma_crpo_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/252/projeto_de_lei_n_031-2022_-_abre_credito_especial_procultura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/269/pl_032-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_033-2023_-_programa_incentivo_producao_alimentos_organicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_n_034-2023_-_altera_a_redacao_do_paragrafo_primeiro_do_artigo_4_da_lei_municipal_n_2.305-15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_035-2023_-_dispoe_sobre_a_criacao_do_conselho_de_defesa_civil_e_revoga_a_lei_2.367-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_n_036-2023_-_cria_e_autoriza_contratacao_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_n_037-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_038-2023_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_039-2023_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_040-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_n_041-2023-_altera_codigo_de_posturas_destinacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_no_042-2023-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_n_043-2023-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_resolucao_n__001-2023_-_normatiza_horario_de_funcionamento_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_resolucao_02-2023_-__aumento_real.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_saimon_01-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_verbal_-_pedido_inf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_de_projeto_de_lei__no_001-2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/277/emenda_parlamentar.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/180/230208091755.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/285/chapa_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/218/-pre-47223-10001105563.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/219/-pre-680250-10007226612.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/189/mocao_de_apoio_01.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/187/mocao_de_apoio_02.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/196/mocao_de_apoio_003-2023.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_de_apoio_004-2023.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/273/mocao_de_apoio_05.2023.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/200/mocao_de_pesar_ricardo_jatczak.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/164/mocao_de_repudio_01_2023.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/179/mocao_de_repudio_02-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/208/mocao_de_repudio_03-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/266/mocao_de_repudio_04-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/174/pedido_de_informacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/177/pedido_de_informacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/178/pedido_de_informacao_02-2023..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/184/pedido_de_informacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/198/resp._of._058-2023_-_nomeacoes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pedido_de_informacao_04-2023..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/209/pedido_de_informacao_comissao_corsan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/239/pedido_de_informacao_07.08.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pedido_de_informacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/253/pedido_de_informacao_10-2023.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/257/pedido_de_informacao_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/262/pedido_de_informacao_ponte_guatapara.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pedido_de_informacao_13-2023_valores_em_caixa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/275/resposta_ao_pedido_de_informacao__no_11-2023_vereador_saimon_da_costa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_legislativo_n__001-2023_-_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/289/pll_02-2023_rag_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/290/pll_03-2023_rag_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>