--- v0 (2026-02-28)
+++ v1 (2026-05-29)
@@ -54,1100 +54,1100 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>VLADIMIR LUIZ FARINA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_01-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_01-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ITEM XIV - RELAÇÃO DOS PADRÕES DE REMUNERAÇÃO DO ARTIGO 24 DA LEI MUNICIPAL Nº 1.868/2008</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_02-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_02-2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública para fins de desapropriação amigável ou judicial, Lote Urbano, para incorporação a Escola Municipal de Educação Infantil Barãozinho e Abre Crédito Especial para a referida desapropriação</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_03-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_03-2024.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO ESTATUTO E CONTRATO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DA REGIÃO DO ALTO URUGUAI (CIRAU) E SUAS POSTERIORES ALTERAÇÕES, PARA QUE SEJA CONSOLIDADA A ADESÃO DO MUNICÍPIO AO CONSÓRCIO E PADRONIZADAS AS NORMAS DE INCORPORAÇÃO DO CONSÓRCIO NA ADMINISTRAÇÃO INDIRETA DOS MUNICÍPIOS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_04-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_05-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_006-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_006-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_no_007-2024-_convenio_santa_terezinha.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_no_007-2024-_convenio_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR/RATIFICAR CONVÊNIO COM A FUNDAÇÃO HOSPITALAR SANTA TEREZINHA DE ERECHIM - FHSTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_008-2024_-_regime_de_adiantamento_e_pronto_pagamento.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_008-2024_-_regime_de_adiantamento_e_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_009-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_009-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Ajudante de Serviços Públicos</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_010-2024_terreno_espaco_publico_bairro_medeiros.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_010-2024_terreno_espaco_publico_bairro_medeiros.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública para fins de desapropriação amigável ou judicial, de imóvel urbano para fins de construção de espaço público (praça e centro comunitário) e Abre Crédito Especial para a referida desapropriação.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_011-2024_-_contratacao_temporaria_-_tesoureiro_nivel_superior_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_011-2024_-_contratacao_temporaria_-_tesoureiro_nivel_superior_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Tesoureiro Nível Superior</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_012-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_012-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Farmacêutico 40 horas Semanais</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_013-2024_lote_03_-_matricula_no_61.289.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_013-2024_lote_03_-_matricula_no_61.289.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública para fins de desapropriação amigável ou judicial, de imóvel urbano para fins de Implantação de Área Industrial e Abre Crédito Especial para a referida desapropriação.”</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_014-2024_metade_chacara_46_-_matricula_no_13.022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_014-2024_metade_chacara_46_-_matricula_no_13.022.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_no_015-2024_lote_02_-_matricula_no_58.688.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_no_015-2024_lote_02_-_matricula_no_58.688.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_016-2024_isencao_taxas_mei.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_016-2024_isencao_taxas_mei.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODE EXECUTIVO A ISENTAR TAXAS DE EMPRESAS OPTANTES DO MEI – MICRO EMPREENDEDOR INDIVIDUAL”.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_017-2024-_contratacao_temporaria_-_auxiliar_saude_bucal.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_017-2024-_contratacao_temporaria_-_auxiliar_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Auxiliar em Saúde Bucal</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_n_018-2024_-altera_o_inc._i_e_ii_do_art._127_do_codigo_tributario_-_iptu.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_n_018-2024_-altera_o_inc._i_e_ii_do_art._127_do_codigo_tributario_-_iptu.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Art. 127, Inciso I da Lei Municipal N° 1.786/06 de 27 de Dezembro de 2006 que dispõe sobre o Código Tributário Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_n_019-2024_-_ampliacao_cargos_auxiliar_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_n_019-2024_-_ampliacao_cargos_auxiliar_social.pdf</t>
   </si>
   <si>
     <t>“Altera o Número de Cargos da Categoria Funcional Auxiliar Social relacionado no Art. 3°, da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_n_020-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_n_020-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf</t>
   </si>
   <si>
     <t>“Determina a devolução de Terreno localizado na Comunidade da Linha Pinhal doado para o Município de Barão de Cotegipe.”</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_n_021-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_n_021-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Ajudante Serviços Públicos</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_no_023-2024-_altera_a_redacao_de_artigos_especificos_na_lei_1.976-2009.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_no_023-2024-_altera_a_redacao_de_artigos_especificos_na_lei_1.976-2009.pdf</t>
   </si>
   <si>
     <t>Altera a Redação dos Arts. 24, 33 e 35 e Revoga a Redação do Art. 34 da Lei Municipal nº 1.976/2009.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/354/pll_02-2024_-_fixacao_quadrienio_2025-2028_pref.vice.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/354/pll_02-2024_-_fixacao_quadrienio_2025-2028_pref.vice.pdf</t>
   </si>
   <si>
     <t>“Estabelece o subsídio do Prefeito Municipal e do Vice-Prefeito para o Quadriênio de 2025-2028 e dá Outras Providências”</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/355/pll_03-2024_-_fixacao_quadrienio_2025-2028_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/355/pll_03-2024_-_fixacao_quadrienio_2025-2028_vereadores.pdf</t>
   </si>
   <si>
     <t>“Estabelece o subsídio dos Vereadores para o Quadriênio de 2024 a 2028 e dá Outras Providências”</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/357/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/357/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
   </si>
   <si>
     <t>“Estabelece o subsídio dos Secretários Municipais para o Quadriênio de 2025 à 2028 e dá Outras Providências”</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_n_027-2024_-_consolida_diretrizes_para_implantacao_do_loteamento_industrial_ii.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_n_027-2024_-_consolida_diretrizes_para_implantacao_do_loteamento_industrial_ii.pdf</t>
   </si>
   <si>
     <t>Consolida Diretrizes para Implantação do Loteamento Industrial II</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_n_028-2024_-_define_o_perimetro_urbano_do_municipio.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_n_028-2024_-_define_o_perimetro_urbano_do_municipio.pdf</t>
   </si>
   <si>
     <t>Define o Perímetro Urbano do Município</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_029-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_029-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Barão de Cotegipe para o exercício de 2025.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_n_030-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_n_030-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf</t>
   </si>
   <si>
     <t>Determina a devolução de Terreno localizado na Comunidade da Linha Pinhal doado para o Município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_n_031-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_n_031-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_032-2024_lote_01_-_matricula_no_58.689.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_032-2024_lote_01_-_matricula_no_58.689.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública para fins de desapropriação amigável ou judicial, de imóvel urbano para fins de implantação de terrenos industriais e Abre Crédito Especial para a referida desapropriação.”</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_no_033-2024_lote_03_-_matricula_no_61.289.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_no_033-2024_lote_03_-_matricula_no_61.289.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei_no_034-2024_lote_02_-_matricula_no_58.688.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei_no_034-2024_lote_02_-_matricula_no_58.688.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_no_035-2024_loa_2025_ii_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_no_035-2024_loa_2025_ii_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_n_036-2024_-altera_o_art._139_da_lei_municipal_no_1.867-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_n_036-2024_-altera_o_art._139_da_lei_municipal_no_1.867-2008.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 109 – Seção V – da Licença para Tratar de Interesses Particulares, da Lei Municipal N° 1.867/2008 de 01 de Abril de 2008, que Dispõe Sobre o Regime Jurídico Dos Servidores Públicos Do Município De Barão De Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_n_037-2024_-altera_o_art._1o_da_lei_municipal_no_2.752-2019.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_n_037-2024_-altera_o_art._1o_da_lei_municipal_no_2.752-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei Municipal N° 2.752/2019, de 11 de Março de 2019, que Institui o Programa Bem Cuidar e dá Outras Providências</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_no_038-2024_-_contratacao_emergencial_odontologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_no_038-2024_-_contratacao_emergencial_odontologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público. - Odontólogo</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_no_039-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_no_039-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_n_040-2024_-_altera_redacao_lei_1.867-2008_-_ouvidor.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_n_040-2024_-_altera_redacao_lei_1.867-2008_-_ouvidor.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.868/2008, QUE INSTITUIU O PLANO DE CARREIRA DOS SERVIDORES. - OUVIDOR</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_n_041-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_n_041-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_042-2024_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_042-2024_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Conceder Auxílio Financeiro para Incentivo a Produção de Silagem.”</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_043-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_043-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Pocilgas Novas e Ampliações para Alojamento de Suínos."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/388/projeto_de_lei_n_044-2024-_revisao_servidores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/388/projeto_de_lei_n_044-2024-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos vencimentos, salários dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_n__001-2024_-__regulamento_14.133.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_n__001-2024_-__regulamento_14.133.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei nº 14.133, de 1º de Abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, em âmbito do Poder Legislativo de Barão de Cotegipe"</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/298/curso_-_aprovacao_plenario_-_suelen_1-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/298/curso_-_aprovacao_plenario_-_suelen_1-2024.pdf</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE DIÁRIAS - SERVIDOR</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Requerimento Curso "Oficina Prática Avançada para Nova Lei de Licitações (Lei nº 14.133/2021)" entre os dias 25 a 28 de março de 2024 na cidade de Porto Alegre. Servidora Erajane Cristina Opszarski Iankevicz</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Requerimento Curso "Oficina Prática Avançada para Nova Lei de Licitações (Lei nº 14.133/2021)" entre os dias 25 a 28 de março de 2024 na cidade de Porto Alegre. Servidora Suelen Daiana Meireles da Silva</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>ADELIR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, através da Secretaria competente, que envie a esta Casa de Leis, um Projeto de Lei para fins de conceder Auxílio Financeiro/Subsídio para os Bombeiros Voluntários de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_5-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_5-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO LEGISLATIVA para proceder a SESSÃO SOLENE DE INSTALAÇÃO DA 15ª LEGISLATURA na Sociedade Recreativa Clube Internacional situado a Av. Angelo Caleffi, 468, Centro de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>LUIZ EDUARDO RAZZIA GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/318/indicacao_de_projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/318/indicacao_de_projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>Este Vereador, líder da bancada do PSD nesta casa, no uso de suas atribuições legais e regimentais, vem perante Vossa Excelência apresentar a seguinte INDICAÇÃO DE PROJETO DE LEI, requerendo seja dirigida ao Chefe do Poder Executivo: Que seja analisada a possibilidade de envio a esta Casa Legislativa de Projeto de Lei, dispondo sobre a implantação do “Programa de Incentivo a Implantação de cisternas em propriedades rurais no Município de Barão de Cotegipe” e autorizar o Poder Executivo Municipal a realizar a concessão de uso de espaço público.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_pl_02_-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_pl_02_-2024.docx</t>
   </si>
   <si>
     <t>Novo modelo de Incentivo aos Avicultores.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_p.l_-_luis_e_saimon1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_p.l_-_luis_e_saimon1.pdf</t>
   </si>
   <si>
     <t>Indicação de projeto de Lei que Institui o mês Abril Azul, dedicado à conscientização sobre o Transtorno do Espectro Autista – TEA, no Município de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça a colocação de placas de sinalização (PARE) onde se faz necessário</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>JOÃO CARLOS DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a realocação da parada de ônibus localizada na Rua Joana Trzcinski nas proximidades da Casa de Repouso para a saída para a Linha Seis nas proximidades da propriedade da família David.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>GILMAR VERONESE</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente que seja realizada a pavimentação no final da Rua Augusto Berton, logo após a nova ponte construída sobre o Rio Jupirangaba.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>ALINE NOVAKOSKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf</t>
   </si>
   <si>
     <t>Solicita que ao Executivo Municipal através da Secretaria competente providencie melhorias no acesso a propriedade da família do senhor Vladecir Berria.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente realize reparos e reformas nas bocas de lobo dos bairros e centro da cidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente realize a pavimentação asfáltica nas ruas João Baidek, Francisca Malinski, Marino Picoli e Gomercindo Pagnussat</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente que disponibilize de uma ambulância com motorista e servidor da saúde nas dependências do ginásio municipal durante os jogos do Campeonato Municipal de Futsal</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf</t>
   </si>
   <si>
     <t>Solicita que ao Executivo Municipal através da Secretaria competente providencie a instalação de container para armazenamento de lixo nas comunidades do interior onde acontece a coleta de lixo.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo de viabilidade de colocação de massa asfáltica na Rua João Baidek.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie implementação de lombada, conserto de placa e finalização de calçamento e colocação de tubos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente façam melhorias em várias ruas de nossa cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE LOMBADA, CONSERTO DE PLACA, FINALIZAÇÃO DE CALÇAMENTO E COLOCAÇÃO DE TUBOS</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente conceda Auxílio Financeiro/Subsídio para os Bombeiros Voluntários de_x000D_
 Barão de Cotegipe.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça melhorias na rede de saneamento básico no Bairro Nossa senhora Aparecida.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria_x000D_
 competente faça um estudo para que seja feita a extinção de_x000D_
 cobrança de IPTU nas comunidades de nosso município onde hoje_x000D_
 pagam.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a execução do já_x000D_
 realizado estudo para o trânsito municipal.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça uma lombada ou faixa elevada na rua Augusto Berton com a rua Celso Longo.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>JUCON</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS ANUAIS PROCESSO Nº 000425-02-0200/21-2</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/338/mocao_de_apoio_01.2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/338/mocao_de_apoio_01.2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vereadores, que a presente subscrevem, com assento nessa Egrégia Casa_x000D_
 de Leis, vêm através desta, encaminhar a presente Moção de Apoio, sobre à aprovação do Projeto de Lei_x000D_
 nº 1551/2024 e 1554/2024, em tramitação na Câmara dos Deputados, que dispõe sobre a destinação de_x000D_
 50% do Fundo Especial de Financiamento de Campanha e fundo partidário para a implementação de_x000D_
 medidas emergenciais em resposta à calamidade pública decorrente das enchentes no Estado do Rio_x000D_
 Grande do Sul, a ser encaminhada à Câmara dos Deputados, ouvido o Plenário desta Casa.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/381/mocao_de_pesar_01-2024_nelson_tussi.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/381/mocao_de_pesar_01-2024_nelson_tussi.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE NELSON TUSSI</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/299/pedido_de_informacao_01-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/299/pedido_de_informacao_01-2024.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre alguns pedidos de providencia realizados no ano passado e não atendidos até o momento.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pedido_de_informacao_02-2024_1.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pedido_de_informacao_02-2024_1.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre à execução de emendas parlamentares que foram destinadas para o município de Barão de Cotegipe RS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/305/pedido_de_informacao_03-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/305/pedido_de_informacao_03-2024.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre alguns pedidos de providencia realizados no em exercícios anteriores e não respondidos e atendidos até o momento.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/340/pedido_de_informacao_no_04-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/340/pedido_de_informacao_no_04-2024.docx</t>
   </si>
   <si>
     <t>Venho por meio desta Requerer que ao Executivo Municipal, informe a Câmara de Vereadores sobre as indicações de repasse das sobras do duodécimo do orçamento da Câmara Municipal de Vereadores para as entidades indicadas no final do exercício de 2023, enquanto era Presidente do Poder Legislativo.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/363/pedido_de_informacao_05-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/363/pedido_de_informacao_05-2024.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre a colocação de lombadas na rua Adão Iarocz.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/358/pll_02-2024_fixa_quadrienio_2025-2028_pref-vice.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/358/pll_02-2024_fixa_quadrienio_2025-2028_pref-vice.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/359/pll_003-2024_fixa_quadrienio_2025-2028_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/359/pll_003-2024_fixa_quadrienio_2025-2028_vereadores.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/361/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/361/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/360/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/360/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>LUIZ EDUARDO RAZZIA GIACOMEL, SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/341/pll_n_01-2024__-_autismo_2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/341/pll_n_01-2024__-_autismo_2024.pdf</t>
   </si>
   <si>
     <t>“Institui o mês Abril Azul, dedicado à conscientização sobre o Transtorno do Espectro Autista – TEA, no Município de Barão de Cotegipe e dá outras providências”</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/384/projeto_de_lei_legislativo_05-2024_-_rga.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/384/projeto_de_lei_legislativo_05-2024_-_rga.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Revisão Geral Anual dos Salários dos Servidores do Poder Legislativo e dá Outras Providências”</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO CORRESPONDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/316/oficio_38-2024_prefeito_em_exercicio.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/316/oficio_38-2024_prefeito_em_exercicio.pdf</t>
   </si>
   <si>
     <t>Ofício nº 38/2024 encaminhado pelo Poder Executivo informando sobre as férias dos titulares e convidando o presidente da Câmara de Vereadores para assumir como prefeito em exercício entre os dias 18 e 20 de março de 2024.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/343/giovani_cherini.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/343/giovani_cherini.pdf</t>
   </si>
   <si>
     <t>Transferegov, informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Giovani Cherini</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/344/danrlei_de_deus.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/344/danrlei_de_deus.pdf</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Danrlei de Deus.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/345/any_ortis.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/345/any_ortis.pdf</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Any Ortis</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/346/covati_filho.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/346/covati_filho.pdf</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Covati Filho.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Luiz Carlos Heize.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/348/lucas_redecker.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/348/lucas_redecker.pdf</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Lucas Redecker.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/349/bibo_nunes.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/349/bibo_nunes.pdf</t>
   </si>
   <si>
     <t>Transferegov informa que foi realizada ordem bancária dos recursos na modalidade de Transferência Especial. Bibo Nunes</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/350/of._071-2024_-_retirada_de_projeto_para_a_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/350/of._071-2024_-_retirada_de_projeto_para_a_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE PROJETO DE LEI Nº 023/2024</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/379/of._116-2024_-_encaminha_lider_governo_camara.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/379/of._116-2024_-_encaminha_lider_governo_camara.pdf</t>
   </si>
   <si>
     <t>Encaminha Líder de Governo</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/380/ilovepdf_merged.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/380/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Encaminha Prestação de Contas da Associação dos Bombeiros Voluntários de Barão de Cotegipe.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1454,68 +1454,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_006-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_no_007-2024-_convenio_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_008-2024_-_regime_de_adiantamento_e_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_009-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_010-2024_terreno_espaco_publico_bairro_medeiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_011-2024_-_contratacao_temporaria_-_tesoureiro_nivel_superior_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_012-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_013-2024_lote_03_-_matricula_no_61.289.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_014-2024_metade_chacara_46_-_matricula_no_13.022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_no_015-2024_lote_02_-_matricula_no_58.688.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_016-2024_isencao_taxas_mei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_017-2024-_contratacao_temporaria_-_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_n_018-2024_-altera_o_inc._i_e_ii_do_art._127_do_codigo_tributario_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_n_019-2024_-_ampliacao_cargos_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_n_020-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_n_021-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_no_023-2024-_altera_a_redacao_de_artigos_especificos_na_lei_1.976-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/354/pll_02-2024_-_fixacao_quadrienio_2025-2028_pref.vice.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/355/pll_03-2024_-_fixacao_quadrienio_2025-2028_vereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/357/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_n_027-2024_-_consolida_diretrizes_para_implantacao_do_loteamento_industrial_ii.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_n_028-2024_-_define_o_perimetro_urbano_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_029-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_n_030-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_n_031-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_032-2024_lote_01_-_matricula_no_58.689.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_no_033-2024_lote_03_-_matricula_no_61.289.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei_no_034-2024_lote_02_-_matricula_no_58.688.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_no_035-2024_loa_2025_ii_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_n_036-2024_-altera_o_art._139_da_lei_municipal_no_1.867-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_n_037-2024_-altera_o_art._1o_da_lei_municipal_no_2.752-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_no_038-2024_-_contratacao_emergencial_odontologo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_no_039-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_n_040-2024_-_altera_redacao_lei_1.867-2008_-_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_n_041-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_042-2024_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_043-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/388/projeto_de_lei_n_044-2024-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_n__001-2024_-__regulamento_14.133.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/298/curso_-_aprovacao_plenario_-_suelen_1-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_5-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/318/indicacao_de_projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_pl_02_-2024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_p.l_-_luis_e_saimon1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/338/mocao_de_apoio_01.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/381/mocao_de_pesar_01-2024_nelson_tussi.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/299/pedido_de_informacao_01-2024.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pedido_de_informacao_02-2024_1.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/305/pedido_de_informacao_03-2024.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/340/pedido_de_informacao_no_04-2024.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/363/pedido_de_informacao_05-2024.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/358/pll_02-2024_fixa_quadrienio_2025-2028_pref-vice.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/359/pll_003-2024_fixa_quadrienio_2025-2028_vereadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/361/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/360/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/341/pll_n_01-2024__-_autismo_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/384/projeto_de_lei_legislativo_05-2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/316/oficio_38-2024_prefeito_em_exercicio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/343/giovani_cherini.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/344/danrlei_de_deus.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/345/any_ortis.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/346/covati_filho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/348/lucas_redecker.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/349/bibo_nunes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/350/of._071-2024_-_retirada_de_projeto_para_a_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/379/of._116-2024_-_encaminha_lider_governo_camara.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/380/ilovepdf_merged.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_006-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/301/projeto_de_lei_no_007-2024-_convenio_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_008-2024_-_regime_de_adiantamento_e_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_009-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_010-2024_terreno_espaco_publico_bairro_medeiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_011-2024_-_contratacao_temporaria_-_tesoureiro_nivel_superior_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_012-2024-_contratacao_temporaria_-_farmaceutico_40_horas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_013-2024_lote_03_-_matricula_no_61.289.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_014-2024_metade_chacara_46_-_matricula_no_13.022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_no_015-2024_lote_02_-_matricula_no_58.688.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_016-2024_isencao_taxas_mei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_017-2024-_contratacao_temporaria_-_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_n_018-2024_-altera_o_inc._i_e_ii_do_art._127_do_codigo_tributario_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_n_019-2024_-_ampliacao_cargos_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_n_020-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_n_021-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_no_023-2024-_altera_a_redacao_de_artigos_especificos_na_lei_1.976-2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/354/pll_02-2024_-_fixacao_quadrienio_2025-2028_pref.vice.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/355/pll_03-2024_-_fixacao_quadrienio_2025-2028_vereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/357/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_lei_n_027-2024_-_consolida_diretrizes_para_implantacao_do_loteamento_industrial_ii.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_n_028-2024_-_define_o_perimetro_urbano_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_029-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_n_030-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_lei_n_031-2024_-_autoriza_devolucao_de_terreno_doado_ao_municipio_ii.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_032-2024_lote_01_-_matricula_no_58.689.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_no_033-2024_lote_03_-_matricula_no_61.289.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_lei_no_034-2024_lote_02_-_matricula_no_58.688.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_no_035-2024_loa_2025_ii_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_n_036-2024_-altera_o_art._139_da_lei_municipal_no_1.867-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/377/projeto_de_lei_n_037-2024_-altera_o_art._1o_da_lei_municipal_no_2.752-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/378/projeto_de_lei_no_038-2024_-_contratacao_emergencial_odontologo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_no_039-2024-_contratacao_temporaria_-_ajudante_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_n_040-2024_-_altera_redacao_lei_1.867-2008_-_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_n_041-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_042-2024_-_concede_auxilio_para_incentivo_a_producao_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_043-2024_-_concede_auxilio_financeiro_para_construcao_e_ampliacao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/388/projeto_de_lei_n_044-2024-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_resolucao_n__001-2024_-__regulamento_14.133.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/298/curso_-_aprovacao_plenario_-_suelen_1-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_5-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/318/indicacao_de_projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_pl_02_-2024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_p.l_-_luis_e_saimon1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/338/mocao_de_apoio_01.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/381/mocao_de_pesar_01-2024_nelson_tussi.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/299/pedido_de_informacao_01-2024.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pedido_de_informacao_02-2024_1.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/305/pedido_de_informacao_03-2024.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/340/pedido_de_informacao_no_04-2024.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/363/pedido_de_informacao_05-2024.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/358/pll_02-2024_fixa_quadrienio_2025-2028_pref-vice.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/359/pll_003-2024_fixa_quadrienio_2025-2028_vereadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/361/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/360/pll_004-2024_fixa_quadrienio__2025-2028_secretarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/341/pll_n_01-2024__-_autismo_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/384/projeto_de_lei_legislativo_05-2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/316/oficio_38-2024_prefeito_em_exercicio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/343/giovani_cherini.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/344/danrlei_de_deus.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/345/any_ortis.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/346/covati_filho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/348/lucas_redecker.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/349/bibo_nunes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/350/of._071-2024_-_retirada_de_projeto_para_a_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/379/of._116-2024_-_encaminha_lider_governo_camara.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/380/ilovepdf_merged.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>