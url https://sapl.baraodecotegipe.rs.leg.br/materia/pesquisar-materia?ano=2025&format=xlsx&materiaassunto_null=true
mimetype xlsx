--- v0 (2026-03-01)
+++ v1 (2026-05-30)
@@ -54,1963 +54,1963 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>FRANCIEL TIAGO IZYCKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_n_001-2025_-_novo_regimento_administrativo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_n_001-2025_-_novo_regimento_administrativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO ADMINISTRATIVO DO MUNICÍPIO DE BARÃO DE COTEGIPE E REVOGA A LEI MUNICIPAL Nº 2.159/2021.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_002-2025-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_002-2025-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Capítulo III – do Quadro dos Cargos em Comissão e Funções Gratificadas estabelecidos no Art. 19. E o Anexo II da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_003-2025-_alteracao_lei_municipal_3.083-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_003-2025-_alteracao_lei_municipal_3.083-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação da Lei Municipal nº 3.083/2024, que Estabelece o subsídio dos Secretários Municipais para o Quadriênio de 2025 a 2028 e dá Outras Providências."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_004-2025-_alteracao_lei_municipal_3.096-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_004-2025-_alteracao_lei_municipal_3.096-2024.pdf</t>
   </si>
   <si>
     <t>“Altera os Anexos da Lei Municipal nº 3.096/2024 que Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_005-2025_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_005-2025_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item XIV – Relação dos Padrões de Remuneração do Artigo 24 da Lei Municipal nº 1.868/2008.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_006-2025-_contratacao_temporaria_-_psicologo_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_006-2025-_contratacao_temporaria_-_psicologo_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_no_007-2025-_alteracao_lei_municipal_1.868-2008.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_no_007-2025-_alteracao_lei_municipal_1.868-2008.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Capítulo III – do Quadro dos Cargos em Comissão e Funções Gratificadas estabelecidos no Art. 19. E o Anexo II da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_008-2025_-__contratacao_temporaria_-_odontologo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_008-2025_-__contratacao_temporaria_-_odontologo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Odontólogo.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_no_009-2025_contratacao_temporaria__tecnica_enfermagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_no_009-2025_contratacao_temporaria__tecnica_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_no010-2025__dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_no010-2025__dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar despesas alusivas ao “Dia Internacional da Mulher”, abre créditos especiais e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_em_regime_de_urgencia_no011-2025__coworking.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_em_regime_de_urgencia_no011-2025__coworking.pdf</t>
   </si>
   <si>
     <t>Regulamenta as atividades de Escritório Virtual, Coworking e assemelhados no município e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_em_regime_de_urgencia_no012-2025_convenio_itatiba_do_sul_-estudante.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_em_regime_de_urgencia_no012-2025_convenio_itatiba_do_sul_-estudante.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BARÃO DE COTEGIPE A FIRMAR CONVÊNIO COM O MUNICÍPIO DE ITATIBA DO SUL PARA O TRANSPORTE DE ESTUDANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no013-2025_investimento_bandesul_maquinario_automotor_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no013-2025_investimento_bandesul_maquinario_automotor_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A – Agência de Fomento/RS para aquisição de maquinário automotor e de ônibus escolar.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_no014-2025_criacao_do_gabinete_da_primeira-dama.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_no014-2025_criacao_do_gabinete_da_primeira-dama.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GABINETE DA PRIMEIRA-DAMA DO MUNICÍPIO DE BARÃO DE COTEGIPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no015-2025_contratacao_temporaria_-_ajudante_de_servicos_gerais.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no015-2025_contratacao_temporaria_-_ajudante_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Ajudantes de Serviços Gerais.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_no016-2025_alteracao_do_art._30_da_lei_municipal_no_1.976_-_carreira_magisterio_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_no016-2025_alteracao_do_art._30_da_lei_municipal_no_1.976_-_carreira_magisterio_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 30 da Lei Municipal nº 1.976, de 19 de maio de 2009, que trata do plano de carreira do magistério do Município de Barão de Cotegipe/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_no017-2025_alteracao_do_artigo_2_da_lei_municipal_30972024_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_no017-2025_alteracao_do_artigo_2_da_lei_municipal_30972024_1.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 2º da Lei Municipal n° 3,097/2024 de 04 de Dezembro de 2024 que Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves, Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_018-2025_-_cria_cargo_porteiro.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_018-2025_-_cria_cargo_porteiro.pdf</t>
   </si>
   <si>
     <t>Altera a Redação dos Art. 3° e Art. 26., e inclui atribuições no Anexo I, da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei_no_019-2025-_prorroga_contrato_farmaceutico.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei_no_019-2025-_prorroga_contrato_farmaceutico.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE CONTRATAÇÃO TEMPORÁRIA DE FARMACÊUTICO(A), AUTORIZADA PELA LEI MUNICIPAL Nº 3.068, DE 04 DE ABRIL DE 2024.”</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_020-2025_contratacao_temporaria_-_porteiro.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_020-2025_contratacao_temporaria_-_porteiro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.” - Porteiro</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_021-2025_pagamento_terrenos_distrito_industrial.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_021-2025_pagamento_terrenos_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a proceder repactuação dos débitos para fins de regularização dos terrenos na Área Industrial II.”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_no_022-2025_refis_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_no_022-2025_refis_2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal (REFIS 2025) do Município de Barão de Cotegipe/RS.”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_023-2025_-_altera_artigo_30_e_anexo_v_da_lei_municipal_1976.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_023-2025_-_altera_artigo_30_e_anexo_v_da_lei_municipal_1976.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Artigo 30 da Lei Municipal n° 1.976 de 19 de maio de 2009, que trata do plano de carreira do magistério do Município de Barão de Cotegipe/RS, e dá outras providências."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_024-2025_altera_redacao_lei_operacao_credito_badesul.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_024-2025_altera_redacao_lei_operacao_credito_badesul.pdf</t>
   </si>
   <si>
     <t>Altera a Redação da Ementa e do Art. 1º da Lei Municipal nº 3.115/2025.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_025_-_2025_contratacao_temporaria_-_auxiliar_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_025_-_2025_contratacao_temporaria_-_auxiliar_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Fisioterapeuta.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no_026_-_2025_contratacao_temporaria_-_professor_20_h.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no_026_-_2025_contratacao_temporaria_-_professor_20_h.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Professor.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_n027-2025_com_anexo_-_fisioterapeuta_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_n027-2025_com_anexo_-_fisioterapeuta_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Auxiliar Social.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_028_-_2025_contratacao_temporaria_-_auxiliar_saude_bucal.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_028_-_2025_contratacao_temporaria_-_auxiliar_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Auxiliar de Saúde Bucal.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_no_029-2025-_prorroga_contrato_auxiliar_de_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_no_029-2025-_prorroga_contrato_auxiliar_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de contratação temporária de Ajudante de Serviço Público</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_n_030-2025_correto.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_n_030-2025_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Barão de Cotegipe para o período de 2026 à 2029</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_n_031-2025_-_altera_regimento_administrativo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_n_031-2025_-_altera_regimento_administrativo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º e inclui o Artigo 31 - a da Lei Municipal nº 3.102/2025, que dispõe sobre o Regimento Administrativo do município de Barão de Cotegipe</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_n_032-2025_correto.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_n_032-2025_correto.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Capítulo III – do Quadro dos Cargos em Comissão e Funções Gratificadas estabelecidos no Artigo 19 e o Item IV do Artigo 24 da Lei Municipal n° 1.868/08 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_n_033-2025_-_lei_auxilio_saude.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_n_033-2025_-_lei_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "AUXÍLIO SAÚDE" PARA AQUISIÇÃO DE MEDICAMENTOS, PAGAMENTO DE CONSULTAS, EXAMES LABORATORIAIS E DE IMAGEM, EXAMES MÉDICOS ESPECIALIZADOS E DE INTERNAÇÕES EXCEPCIONAIS EM UNIDADE DE TRATAMENTO INTENSIVO E/OU CENTRO DE TERAPIA INTENSIVA, PASSAGENS E DESLOCAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_034-2025_-_demolicao_escola_linha_seis.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_034-2025_-_demolicao_escola_linha_seis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a demolição do prédio público da Escola Municipal Rural de Ensino Fundamental Marquês de Barbacena.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_035_-_2025_contratacao_temporaria_-_auxiliar_social_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_035_-_2025_contratacao_temporaria_-_auxiliar_social_1.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_36-2025-_alteracao_lei_municipal_1.868-2008_farmaceutico.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_36-2025-_alteracao_lei_municipal_1.868-2008_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 24° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_037-2025_-_altera_a_lei_1834-2007-conselho_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_037-2025_-_altera_a_lei_1834-2007-conselho_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º da Lei Municipal nº 1.834 de 17 de outubro de 2007, que dispõe sobre o sistema de Política Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_038-2025_-_criacao_da_lei_lucas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_038-2025_-_criacao_da_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Institui a denominada "Lei Lucas" que dispõe sobre a obrigatoriedade da realização de cursos de primeiros socorros aos funcionários que possuem contato direto com os alunos e professores de creches e escolas da Rede Pública Municipal e particulares, instaladas no município de Barão de Cotegipe/RS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_n_039-2025_-_revoga_lei_3.139-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_n_039-2025_-_revoga_lei_3.139-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.139/2025.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_n_040-2025_-_altera_padrao_x_para_xi.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_n_040-2025_-_altera_padrao_x_para_xi.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 3° e do Anexo I da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_n_041-2021_-_altera_redacao_lei_2.868-2021.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_n_041-2021_-_altera_redacao_lei_2.868-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 3º caput e os incisos I ao VI da Lei Municipal nº 2.868/2021 de 17 de março de 2021.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_42-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_42-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Ajudante de Serviços Públicos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_043-_2025_sensor_diabetes.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_043-_2025_sensor_diabetes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a implantar o Programa Municipal de Monitoramento Glicêmico Infanto-Juvenil.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_no_044-2025_doacao_bombeiros.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_no_044-2025_doacao_bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal doar Camionete S10 e Caminhão para o Corpo de Bombeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_n_045-2025_-_contratacao_temporaria_auxiliar_social.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_n_045-2025_-_contratacao_temporaria_auxiliar_social.pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_n046-2025_-_altera_a_composicao_dos_membros_da_defesa_civil_e_revoga_leis_anteriores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_n046-2025_-_altera_a_composicao_dos_membros_da_defesa_civil_e_revoga_leis_anteriores.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 19 da Lei Municipal nº 3.047 de 23.11.2023 que dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_no_047-2025_-__criacao_fundo_de_reconstrucao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_no_047-2025_-__criacao_fundo_de_reconstrucao.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Reconstrução, Restabelecimento e Resiliência Climática – FMRRRC e o respectivo Conselho, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_n__048-2025_-_alteracao_do_ppa.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_n__048-2025_-_alteracao_do_ppa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar Programas no Plano Plurianual 2026-2029.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_n_049-2025_ldo_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_n_049-2025_ldo_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Barão de Cotegipe para o exercício de 2026.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_n__050-2025_-_abre_credido_especial.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_n__050-2025_-_abre_credido_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no Orçamento 2025.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei__051-2025_altera_o_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei__051-2025_altera_o_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º e o Anexo I da Lei Municipal nº 1.231, de 13 junho de 1997, que dispõe sobre o Conselho Municipal de Saúde de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei__052_2025_linha_duas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei__052_2025_linha_duas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A REALIZAR DESPESAS COM SERVIÇOS DE RESTAURAÇÃO DO TELHADO DE PATRIMÔNIO HISTÓRICO-CULTURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei__053_2025_delimitacao_das_areas_urbanas_consolidadas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei__053_2025_delimitacao_das_areas_urbanas_consolidadas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Delimitação das Áreas Urbanas Consolidadas - AUC, Regularização de Imóveis e Definição das Áreas de Preservação Permanente - APP - nos termos do que estabelece a Constituição Federal de 1988 e a Lei nº 14.285, de 29 de Dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_n_054-2025_prae_-_corsan.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_n_054-2025_prae_-_corsan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição e a Adesão do Município de Barão de Cotegipe ao Plano Regional de Água e Esgoto do sistema CORSAN.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei__055_2025_altera_o_inciso_ii_do_artigo_152_do_ct.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei__055_2025_altera_o_inciso_ii_do_artigo_152_do_ct.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 152 da Lei Municipal nº 1.786/06, que dispõe sobre o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei__056_2025_institui_incentivos_a_mudas_frutiferas_e_produtivas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei__056_2025_institui_incentivos_a_mudas_frutiferas_e_produtivas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivos a Mudas Frutíferas e Produtivas – Raízes do Futuro de Barão de Cotegipe/RS e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei__057_2025_autoriza_a_cessao_de_uso_de_imovel_municipal_aos_bombeiros_voluntarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei__057_2025_autoriza_a_cessao_de_uso_de_imovel_municipal_aos_bombeiros_voluntarios.pdf</t>
   </si>
   <si>
     <t>Autoriza a Cessão de Uso de Imóvel Municipal à Associação de Bombeiros Voluntários de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei__058_2025_autoriza_a_cessao_de_uso_de_motobomba_hidraulica_aos_bombeiros_voluntarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei__058_2025_autoriza_a_cessao_de_uso_de_motobomba_hidraulica_aos_bombeiros_voluntarios.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem móvel do Município de Barão de Cotegipe à Associação de Bombeiros Voluntários de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_n_59_-_2025_altera_lei_vale_alimentacao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_n_59_-_2025_altera_lei_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do artigo 2º da Lei Municipal nº 2.164 de 20 de Outubro de 2011 que Autoriza o Poder Executivo a Conceder Auxílio- Alimentação aos Servidores Municipais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_60_2025-_cria_a_gratificacao_do_sistema_de_transporte_da_educacao_assinado_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_60_2025-_cria_a_gratificacao_do_sistema_de_transporte_da_educacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação pelo Exercício de Atividade Especial de Motorista do Transporte Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_061_2025_-_gs_saude_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_061_2025_-_gs_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o §1º, do Artigo 4º, da Lei 2.035 de 05 de março de 2013, que Cria a o Sistema de Transporte de Pacientes e a Gratificação de Atividade Especial de Motorista de Transporte de Pacientes e dá outras providencias.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_n_062-2025_-_aumento_o_numero_de_cargos_de_fiscal_de_obras_posturas_e_tributos_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_n_062-2025_-_aumento_o_numero_de_cargos_de_fiscal_de_obras_posturas_e_tributos_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Redação dos Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_063-2025_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_063-2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de Zonas Especiais de Interesse Social (ZEIS) na Área Urbana do Município e dá outras providências."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_n_064-2025_-_reurb.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_n_064-2025_-_reurb.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas sobre a Regularização Fundiária Urbana - REURB, no âmbito do Município de Barão de Cotegipe/RS, de acordo com a_x000D_
 Lei nº 13.465/2017 e dá outras providências."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_065_-_2025_contratacao_temporaria_-_operador_de_maquinas_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_065_-_2025_contratacao_temporaria_-_operador_de_maquinas_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.”</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_066-2025_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_066-2025_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no valor de R$400.000,00 (quatrocentos mil reais) no Orçamento do corrente ano.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_067-2025_-_lei_da_gestao_democratica.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_067-2025_-_lei_da_gestao_democratica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática do Ensino Público e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_068-2025_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_068-2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_no_069_-_2025_contratacao_temporaria_-_dentista_40_horas_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_no_069_-_2025_contratacao_temporaria_-_dentista_40_horas_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Odontólogo 40h.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_n_070-2025_-_locacao_de_sala_para_o_correio_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_n_070-2025_-_locacao_de_sala_para_o_correio_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Contrato de Locação de Sala Comercial e Ceder o espaço para instalação da Empresa Brasileira de Correios e Telégrafos e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_71_anuencia_infraex.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_71_anuencia_infraex.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a anuir com a alienação do Lote Urbano 01-B da Quadra 01 do Loteamento Industrial II, registrado sob a matrícula nº 343 do Cartório de Registro de Imóveis de Barão de Cotegipe/RS, em favor de BCA Incorporação de Empreendimentos Imobiliários Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_72_custear_exames_sim.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_72_custear_exames_sim.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a custear despesas com análises laboratoriais de alimentos para fins de inspeção e fiscalização de produtos alimentícios produzidos por agroindústrias do Município de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_073-2025_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_073-2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução dos Terrenos localizados na Comunidade de São José Tapir doados para o Município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_74_dia_do_funcionalismo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_74_dia_do_funcionalismo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a custear despesas com evento comemorativo ao dia do Servidor Público e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_075-2025_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_075-2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Farmacêutico.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_76_altera_art_21_e_inclui_o_29-a_do_ctm.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_76_altera_art_21_e_inclui_o_29-a_do_ctm.pdf</t>
   </si>
   <si>
     <t>Altera a lista oficial de serviços do parágrafo único do artigo 21, revoga os incisos I e II do parágrafo §1º do artigo 29 e inclui o artigo 29-A, da Lei_x000D_
 Municipal nº 1.786/06, que dispõe sobre o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_no_077-_2025_contratacao_temporaria_fisioterapeuta.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_no_077-_2025_contratacao_temporaria_fisioterapeuta.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_no_078-_2025_contratacao_temporaria_ajudante_de_servicos_publicos_final.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_no_078-_2025_contratacao_temporaria_ajudante_de_servicos_publicos_final.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_79_inclui_os___6_7_8_liberdade_economica.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_79_inclui_os___6_7_8_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Inclui os §§6º, 7º e 8º no artigo 5º da Lei Municipal nº 2.987/2022, que dispõe sobre a recepção local e a aplicabilidade da Declaração de Direitos de Liberdade Econômica, e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_80_reajuste_geral_anual_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_80_reajuste_geral_anual_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_no_81_-_2025_concede_auxilio_silagem.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_no_81_-_2025_concede_auxilio_silagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder Auxílio Financeiro para Incentivo à Produção de Silagem.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no_82_-_2025_ampliacao_e_construcao_de_aviarios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no_82_-_2025_ampliacao_e_construcao_de_aviarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Aviários Novos ou Ampliações para Alojamento de Aves.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_no_83_-_2025_ampliacao_e_construcao_de_pocilgas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_no_83_-_2025_ampliacao_e_construcao_de_pocilgas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro para Incentivo à Construção de Pocilgas Novas e Ampliações para Alojamento de Suínos.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_084_-_2025_contratacao_temporaria_ajudante_de_servicos_publicos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_084_-_2025_contratacao_temporaria_ajudante_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_085-2025_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_085-2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barão de Cotegipe a municipalizar trecho da rodovia estadual RSC-480 e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_complementar_001-2025_com_anexos_certo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_complementar_001-2025_com_anexos_certo.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira do Magistério Público do Município de Barão de Cotegipe/RS, institui o respectivo quadro de cargos e funções, revoga a Lei 1.976/09, de 19 de maio de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_de_plenario_01-2025_-_altera_ri_revisado_c.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_de_plenario_01-2025_-_altera_ri_revisado_c.pdf</t>
   </si>
   <si>
     <t>“Altera os arts. 219 e 220 e o Capítulo IV do Regimento Interno da Câmara de Vereadores de Barão de Cotegipe, aprovado pela Resolução 03/2020 de 17 de novembro de 2020, para adequação com base ao princípio da simetria à Câmara dos Deputados, e em face às ADIs 7253, 7249, 7254, 7251 e 7257 com efeito vinculante e erga omnes, pertinente a convocação de Suplentes e demais disposições”</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CARMEM RODRIGUES DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_1-2025.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_1-2025.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, alinhada à Procuradoria Municipal, para avaliação da alteração da Lei Municipal nº 2.739/18 que regulamentação do uso da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>PATRÍCIA MARIA FILIPPINI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_2-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_2-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, realize o reajuste do repasse à Associação dos Estudantes deste município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, repasse Incentivo e Ajuda para a prática de Irrigação, aos agricultores do município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>FLORIANO TERNES</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_no_03-2025_-_floriano_ternes_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_no_03-2025_-_floriano_ternes_1.docx</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/481/05-2025_-_povoado_wawruch_iptu.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/481/05-2025_-_povoado_wawruch_iptu.docx</t>
   </si>
   <si>
     <t>“Requer ao Executivo Municipal a revisão da cobrança do IPTU no Povoado Miguel Wawruch, considerando a ausência de infraestrutura urbana mínima exigida constitucionalmente, com base no princípio da justiça fiscal, da capacidade contributiva e da função social do tributo.”</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/519/06-2025_-_audiencia_publica_cidadao_honorario.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/519/06-2025_-_audiencia_publica_cidadao_honorario.docx</t>
   </si>
   <si>
     <t>“REQUER a concessão de Título de Cidadão Honorário ou de Vulto Emérito aos ao Senhor ANGELINO ROSA e, sua esposa, Sra WALLEY ROSA.”</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICAÇÃO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_de_projeto_de_lei_01-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_de_projeto_de_lei_01-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação do Programa Municipal de Monitoramento Glicêmico Infantil, com fornecimento gratuito de sensores de glicose Freestyle Libre (modelo 1 e 2) a crianças e adolescentes com diabetes mellitus no Município de Barão de Cotegipe/RS, e dá outras providências.”</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_de_projeto_de_lei_02-2025_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_de_projeto_de_lei_02-2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa ‘Auxílio Jovem Agricultor Estudante’ no Município de Barão de Cotegipe, destinado a jovens da agricultura familiar que conciliam as atividades rurais com a formação técnica ou superior, e dá outras providências.”</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_de_projeto_de_lei_03.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_de_projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reconhecer como Patrimônio Histórico e Cultural o prédio público denominado Prédio da EMATER e dá outras providências.”</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_de_projeto_de_lei_2025_-_janeiro_branco.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_de_projeto_de_lei_2025_-_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Estímulo ao Cuidado da Saúde Mental e Bem-Estar, denominado "Janeiro Branco" no âmbito do Município de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal através da Procuradoria Jurídica e a Secretaria competente para que faça cumprir a eficácia da Lei Municipal nº 2066 de 08 de junho de 2010, que institui o Código de Posturas do Município, quanto a aplicabilidade do art. 37, no que tange a obrigatoriedade de pavimentação de passeio em todo e qualquer terreno urbano com frente para o logradouro público provido de meio-fio e pavimentação</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>JEAN LUCAS DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal através da Secretaria competente, com a devida urgência, a melhoria e recuperação da estrada do Vale Vitória, que liga a comunidade de São Roque, situada neste município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, realize um estudo de trânsito em frente à Escola Municipal de Ensino Fundamental Angelo Rosa, devido ao grande fluxo de veículos nos horários de entrada e saída dos estudantes, e implemente, com a máxima urgência , conforme medidas para garantir maior fluidez e segurança no local.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, realize a substituição da passarela localizada em frente à Escola Municipal de Educação Infantil Barãozinho, devido ao grande fluxo de pessoas que a utilizam diariamente e ao estado precário em que se encontra, representando risco à segurança dos pedestres.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a elaboração de novo_x000D_
 Plano Municipal Habitacional Social.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, para que faça cumprir a eficácia do_x000D_
 Artigo 91-A da Lei Municipal nº 2.064/2010, juntamente_x000D_
 com a Lei de Diretrizes Urbanas do Município de Barão de_x000D_
 Cotegipe.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a continuidade da_x000D_
 execução da pavimentação na Rua Dilecto A. Folador no_x000D_
 Bairro Industrial.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, notifique o proprietário do lote urbano da Avenida Adão Welker esquina com a Rua Ricardo Agostinho Dorigoni, para que o mesmo faça a limpeza, conforme art. 40 do Código de Postura do município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente informações sobre o plano de asfaltamento realizado em 2024 pelo executivo municipal.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência - Redutor de Velocidade nas Ruas Dirceu Felipeti e Felício Gomes da Rosa</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie Redutor de Velocidade nas Ruas Dirceu Felipeti e Felício Gomes da Rosa. *CANCELADO PROTOCOLO POR DUPLICIDADE*</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça uma averiguação no cemitério municipal quanto a construção de jazigos.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo para melhorias no viveiro de mudas de nosso município.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça melhorias na praça do bairro Marca.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente a contratação de um médico ginecologista para suprir a demanda e assegurar um atendimento eficiente e resolutivo para a população feminina atendida pela UBS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie incentivo à Feira do_x000D_
 Produtor de Barão de Cotegipe, por meio de reformas e_x000D_
 modernização de suas atividades.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf</t>
   </si>
   <si>
     <t>Apresentamos a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento_x000D_
 Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o_x000D_
 executivo municipal, através da Secretaria providencie um estudo para o aumento dos incentivos_x000D_
 relativos aos programas de construção de Aviários novos ou ampliação para alojamento de Aves, à_x000D_
 construção de Pocilgas novas e ampliações para alojamentos de Suínos bem como o incentivo a_x000D_
 Produção de Silagem.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente repasse informações sobre a situação atual da coleta do lixo no município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Pedido de Providência n° 018/2025 da Vereadora Carmen Rodrigues Dassoler.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente a criação de uma Lei de benefício fiscal em apoio às famílias de pessoas ATÍPICAS (Transtorno do espectro autista e outras doenças raras) no Município de Barão de Cotegipe.”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça a instalação de containers para captação de lixo nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo o mais breve possível para a melhor organização na entrada e saída das crianças na escola Ângelo Rosa.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal, através da Secretaria competente, a verificação e a adequação da largura da Rua Leonardo Gusz Kusz, no Bairro Medeiros, conforme previsto na legislação municipal, bem como providências quanto à limpeza dos terrenos lindeiros e à regularidade na coleta de lixo.”.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal, através da Secretaria competente, a pintura e ampliação de faixa amarela em frente à Escola Meu Pastor, na_x000D_
 Rua Cônego Pollon, nº 160, visando à segurança e acessibilidade dos estudantes nos horários de entrada e saída.”</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal estudo sobre a possibilidade de implantação de guarda armada nas escolas municipais, visando à segurança dos alunos, professores e demais servidores escolares.”.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente providencie  melhorias na segurança física e humana das escolas municipais, com ações preventivas diante da crescente violência e ataques em instituições escolares.”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente providencie o fechamento dos corredores da Escola Municipal Angelo Rosa.”</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretarias competentes realizem ações voltadas à saúde física e mental dos profissionais da educação do nosso município.”</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente providencie manutenção, sinalização e instalação de guarda-corpos/barreira de proteção em ponte localizada na saída do perímetro urbano, com acesso à Linha 4 em frente da propriedade do Pegoraro.”</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente que providencie o monitoramento e controle dos vetores urbanos, especialmente mosquitos (pernilongos), ratos e baratas no município.”</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>RCCAN</t>
   </si>
   <si>
     <t>REGISTRO CANDIDATURA POR CHAPA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/559/000101000036.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/559/000101000036.pdf</t>
   </si>
   <si>
     <t>Registro de candidatura chapa para eleição Mesa Diretora 2º Sessão Legislativa 2026.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>JUCON</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/526/720200237_2.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/526/720200237_2.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DE CONTAS ANUAIS PROCESSO Nº Processo: 000072-0200/23-7  - Gabinete: Iradir Pietroski_x000D_
 Data de abertura: 03 de janeiro de 2023_x000D_
 Matéria: Contas Anuais_x000D_
 Órgão: PM DE BARÃO DE COTEGIPE - 41700_x000D_
 Interessado(s): Vladimir Luiz Farina_x000D_
 Eliane Fatima Halabura Follador</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
     <t>JULIANO DEMSKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_apoio_dep._paparico_bacchi__01-2025_contra_pedagios_c.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_apoio_dep._paparico_bacchi__01-2025_contra_pedagios_c.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao movimento de contrariedade do Deputado Estadual Paparico Bacchi, referente a criação de novas praças de pedágios no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_apoio_n_02-2025_senado.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_apoio_n_02-2025_senado.docx</t>
   </si>
   <si>
     <t>Moção de Apoio em face ao Projeto de Lei nº 320/2025 de autoria do Gabinete do Senador Luiz Carlos Heinze, referente à Securitização das Dívidas dos Produtores Rurais do Rio Grande do Sul, afetados pelos eventos climáticos a partir do ano de 2021.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/453/apoio_03-2025.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/453/apoio_03-2025.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, com amparo no Art. 143 do Regimento Interno desta Casa Legislativa, requerem, após ouvido o Plenário, seja encaminhada está presente Moção de Apoio ao Projeto de Lei nº 1087/2025, de autoria do Governo Federal, que amplia a isenção do Imposto de Renda para contribuintes que recebem até R$ 5 mil.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_apoio_04_1.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_apoio_04_1.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PELA RESTAURAÇÃO URGENTE DA SECRETARIA ESTADUAL DE POLÍTICAS PARA MULHERES NO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/528/mocao_de_apoio_05_transbrasiliana.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/528/mocao_de_apoio_05_transbrasiliana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PELA A INCLUSÃO DA OBRA DE PAVIMENTAÇÃO DA BR 153 TRECHO DE ERECHIM A PASSO FUNDO (TRANSBRASILIANA) NA LOA 2026 DA UNIÃO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_de_apoio_06-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_de_apoio_06-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 06/2025 - MOÇÃO DE APOIO AO PROJETO DE LEI Nº 412/2025, QUE PROÍBE A RECONSTITUIÇÃO DO LEITE EM PÓ DE ORIGEM IMPORTADA</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/455/pesar_01-2025.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/455/pesar_01-2025.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos católicos, principalmente aos do município de Barão de Cotegipe, pelo falecimento de Sua Santidade Papa Francisco, ocorrido no dia 21 de abril de 2025.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>MOÇRE</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_repudio_dep._paparico_bacchi__01-2025_contra_pedagios.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_repudio_dep._paparico_bacchi__01-2025_contra_pedagios.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Governador do Estado do Rio Grande do Sul, Exmo. Eduardo Leite, referente a criação de novas praças de pedágios no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/407/pedido_de_informacao_01-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/407/pedido_de_informacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre à execução de emendas parlamentares que foram destinadas para o município de Barão de Cotegipe RS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pedido_de_informacao_02-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pedido_de_informacao_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria/Comissão competente providencie informações sobre os motivos da demora para consertos de pavimentação em obras executadas pela CORSAN, e a sua baixa qualidade técnica na execução dos serviços.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/518/pedido_de_informacao_02-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/518/pedido_de_informacao_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal, informações sobre o andamento da construção do Centro Cultural I do Município de Barão de Cotegipe/RS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/532/saimon-2.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/532/saimon-2.docx</t>
   </si>
   <si>
     <t>ofício à Secretaria de Segurança Pública do Estado do Rio Grande do Sul, solicitando informações e providências quanto à criação de um Programa Estadual de Chamamento de Policiais Militares da Reserva, destinado a reforçar o policiamento e a vigilância nas escolas públicas estaduais, nos moldes da Lei nº 14.753, de 15 de outubro de 2015, que atualiza a Lei nº 10.297, de 16 de novembro de 1994, a qual dispõe sobre o Corpo Voluntário de Militares Estaduais Inativos da Brigada Militar (CVMI).</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>“Estabelece o subsídio dos Secretários Municipais para o Quadriênio de 2025 à 2028 e dá Outras Providências”</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/450/pll_no_002-2025_-_denomina_nome_de_ponte_rotaria.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/450/pll_no_002-2025_-_denomina_nome_de_ponte_rotaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Ponte, localizada no cruzamento da Av. Ângelo Caleffi, com José Bonifácio, sobre o canal do Rio Jupirangaba”</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_legislativo_004-2025_rag_agentes_politicos_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_legislativo_004-2025_rag_agentes_politicos_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 004/2025, DE 25 DE NOVEMBRO DE 2025. “Dispõe sobre Revisão Geral Anual/Reajuste dos Subsídios dos Agentes Políticos do Município de Barão de Cotegipe e dá outras Providências”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_legislativo_005-2025_-_rga_legislativo_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_legislativo_005-2025_-_rga_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N.º 005/2025, DE 25 DE NOVEMBRO DE 2025. “Dispõe sobre Revisão Geral Anual dos Salários dos Servidores do Poder Legislativo e dá Outras Providências”</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pll_003-2025_-_raizes_de_respeito__com_maria_da_penha_na_escola.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pll_003-2025_-_raizes_de_respeito__com_maria_da_penha_na_escola.pdf</t>
   </si>
   <si>
     <t>Propõe PROGRAMA “RAÍZES DE RESPEITO – COM MARIA DA PENHA NA ESCOLA” no âmbito das escolas da Rede Pública Municipal e Estadual do município de Barão de Cotegipe e dá outras providências.”</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>RPINF</t>
   </si>
   <si>
     <t>RESPOSTA PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>PROTOCOLO - PROT</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pdf20250217_17093480.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pdf20250217_17093480.pdf</t>
   </si>
   <si>
     <t>Resposta ao Pedido de Informação nº 01/2025 - Ver. Douglas Martin</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO CORRESPONDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/439/of._046-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/439/of._046-2025.pdf</t>
   </si>
   <si>
     <t>Ofício de Justificativa de erro material  Projeto de Lei n°23/2025.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/440/of._052-2025_-_convite_campeonato_municipal_-_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/440/of._052-2025_-_convite_campeonato_municipal_-_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Convite aos nobres Vereadores para a abertura do Campeonato Municipal de Futsal Taça Jocias Bertuol.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/445/of._062-2025_-_cedencia_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/445/of._062-2025_-_cedencia_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Pedido de Cedência da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/447/of._065-2025_-_convite_eventos_abril_-_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/447/of._065-2025_-_convite_eventos_abril_-_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Convite para os eventos municipais do mês de abril.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/449/of._066-2025_-_reuniao_centro_cultural_-_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/449/of._066-2025_-_reuniao_centro_cultural_-_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Convite para a Reunião sobre o Centro Cultural do Município.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/464/oficio_085-2025_com_anexo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/464/oficio_085-2025_com_anexo.pdf</t>
   </si>
   <si>
     <t>Envio das cópias contratuais do Badesul, conforme Art. 4° da Lei Municipal nº 3.115/2025.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/465/of._086-2025_-_cedencia_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/465/of._086-2025_-_cedencia_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/495/of._140-2025_-_camara_erro_material.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/495/of._140-2025_-_camara_erro_material.pdf</t>
   </si>
   <si>
     <t>Solicitação de correção de erro material – Projeto de Lei nº 049/2025.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/517/of._155-2025_-_erro_material_camara_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/517/of._155-2025_-_erro_material_camara_com_anexos.pdf</t>
   </si>
   <si>
     <t>Solicitação de alteração dos Projetos de Lei n° 60/2025 e n° 061/2025, devido a erros materiais.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/540/of._219-2025_-_correcao_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/540/of._219-2025_-_correcao_com_anexos.pdf</t>
   </si>
   <si>
     <t>Retificação de informações constantes na Justificativa do Projeto de Lei nº 068/2025 e complementação de documentação do Projeto de Lei nº 074/2025.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/557/of._231-2025_-_solicitacao_de_cedencia_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/557/of._231-2025_-_solicitacao_de_cedencia_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de cessão do plenário da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/560/of._236-2025_-_indica_lider_de_governo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/560/of._236-2025_-_indica_lider_de_governo.pdf</t>
   </si>
   <si>
     <t>Indicação de Líder de Governo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/562/of._239-2025_-_complementacao_084-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/562/of._239-2025_-_complementacao_084-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de complementação ao Projeto de Lei nº 084/2025.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PRGF</t>
   </si>
   <si>
     <t>PARECER SOBRE RELATORIO DE GESTÃO FUMDEMA</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GP</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/466/relatorio_de_gestao_fumdema.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/466/relatorio_de_gestao_fumdema.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a aprovação dos relatórios de gestão apresentados pelo COMDICAB e pelo FUMDEMA, referentes aos períodos especificados, conforme documentos encaminhados e analisados por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>REQ\A</t>
   </si>
   <si>
     <t>REQUERIMENTO ADMINISTRATIVO APROV. PLENÁRIO</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/496/requerimentos_curso_oratoria_11.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/496/requerimentos_curso_oratoria_11.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Plenário da Câmara Municipal de Vereadores de Barão de Cotegipe a fim de solicitar o pagamento das despesas para realização de treinamento e capacitação em comunicação e oratória, a ser realizada nos meses de agosto e setembro de 2025.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/497/requerimentos_curso_oratoria_12.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/497/requerimentos_curso_oratoria_12.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/498/requerimentos_curso_oratoria_13.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/498/requerimentos_curso_oratoria_13.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/499/requerimentos_curso_oratoria_14.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/499/requerimentos_curso_oratoria_14.pdf</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/500/requerimentos_curso_oratoria_15.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/500/requerimentos_curso_oratoria_15.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/501/requerimentos_curso_oratoria_16.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/501/requerimentos_curso_oratoria_16.pdf</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/502/requerimentos_curso_oratoria_17.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/502/requerimentos_curso_oratoria_17.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/503/requerimentos_curso_oratoria_18.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/503/requerimentos_curso_oratoria_18.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/504/requerimentos_curso_oratoria_19.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/504/requerimentos_curso_oratoria_19.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>MCA</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/520/mocao_de_congratulacoes_e_aplausos_01-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/520/mocao_de_congratulacoes_e_aplausos_01-2025.pdf</t>
   </si>
   <si>
     <t>A presente Moção de Congratulações e Aplausos tem como principal objetivo condecorar personalidades enaltecendo e reverenciando ações notáveis, que por seus méritos excepcionais e relevantes, vem tornando merecedor de especial distinção, como o Sítio Esperança Produtos Autorais, de propriedade de Sandra Piovesan, Laercio Lerin e família, que vem desempenhando um trabalho exemplar desenvolvido na agroindústria familiar, que vem consolidando um legado de dedicação, qualidade e seriedade, elevando não apenas a marca de sua produção, mas também o nome do município de Barão de Cotegipe, com reconhecimento expresso em premiações de destaque.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>PEMP</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA PARCIAL DE PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/563/emenda_modificativa_antes_da_sessao.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/563/emenda_modificativa_antes_da_sessao.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 1/2025 DE 26 DE NOVEMBRO DE 2025._x000D_
 _x000D_
 _x000D_
 AUTORAS: Carmem Rodrigues Dassoler e Patricia Maria Filippini</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2320,68 +2320,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_n_001-2025_-_novo_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_002-2025-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_003-2025-_alteracao_lei_municipal_3.083-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_004-2025-_alteracao_lei_municipal_3.096-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_005-2025_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_006-2025-_contratacao_temporaria_-_psicologo_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_no_007-2025-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_008-2025_-__contratacao_temporaria_-_odontologo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_no_009-2025_contratacao_temporaria__tecnica_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_no010-2025__dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_em_regime_de_urgencia_no011-2025__coworking.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_em_regime_de_urgencia_no012-2025_convenio_itatiba_do_sul_-estudante.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no013-2025_investimento_bandesul_maquinario_automotor_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_no014-2025_criacao_do_gabinete_da_primeira-dama.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no015-2025_contratacao_temporaria_-_ajudante_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_no016-2025_alteracao_do_art._30_da_lei_municipal_no_1.976_-_carreira_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_no017-2025_alteracao_do_artigo_2_da_lei_municipal_30972024_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_018-2025_-_cria_cargo_porteiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei_no_019-2025-_prorroga_contrato_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_020-2025_contratacao_temporaria_-_porteiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_021-2025_pagamento_terrenos_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_no_022-2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_023-2025_-_altera_artigo_30_e_anexo_v_da_lei_municipal_1976.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_024-2025_altera_redacao_lei_operacao_credito_badesul.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_025_-_2025_contratacao_temporaria_-_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no_026_-_2025_contratacao_temporaria_-_professor_20_h.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_n027-2025_com_anexo_-_fisioterapeuta_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_028_-_2025_contratacao_temporaria_-_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_no_029-2025-_prorroga_contrato_auxiliar_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_n_030-2025_correto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_n_031-2025_-_altera_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_n_032-2025_correto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_n_033-2025_-_lei_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_034-2025_-_demolicao_escola_linha_seis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_035_-_2025_contratacao_temporaria_-_auxiliar_social_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_36-2025-_alteracao_lei_municipal_1.868-2008_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_037-2025_-_altera_a_lei_1834-2007-conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_038-2025_-_criacao_da_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_n_039-2025_-_revoga_lei_3.139-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_n_040-2025_-_altera_padrao_x_para_xi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_n_041-2021_-_altera_redacao_lei_2.868-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_043-_2025_sensor_diabetes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_no_044-2025_doacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_n_045-2025_-_contratacao_temporaria_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_n046-2025_-_altera_a_composicao_dos_membros_da_defesa_civil_e_revoga_leis_anteriores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_no_047-2025_-__criacao_fundo_de_reconstrucao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_n__048-2025_-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_n_049-2025_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_n__050-2025_-_abre_credido_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei__051-2025_altera_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei__052_2025_linha_duas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei__053_2025_delimitacao_das_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_n_054-2025_prae_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei__055_2025_altera_o_inciso_ii_do_artigo_152_do_ct.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei__056_2025_institui_incentivos_a_mudas_frutiferas_e_produtivas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei__057_2025_autoriza_a_cessao_de_uso_de_imovel_municipal_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei__058_2025_autoriza_a_cessao_de_uso_de_motobomba_hidraulica_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_n_59_-_2025_altera_lei_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_60_2025-_cria_a_gratificacao_do_sistema_de_transporte_da_educacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_061_2025_-_gs_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_n_062-2025_-_aumento_o_numero_de_cargos_de_fiscal_de_obras_posturas_e_tributos_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_063-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_n_064-2025_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_065_-_2025_contratacao_temporaria_-_operador_de_maquinas_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_066-2025_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_067-2025_-_lei_da_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_068-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_no_069_-_2025_contratacao_temporaria_-_dentista_40_horas_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_n_070-2025_-_locacao_de_sala_para_o_correio_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_71_anuencia_infraex.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_72_custear_exames_sim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_073-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_74_dia_do_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_075-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_76_altera_art_21_e_inclui_o_29-a_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_no_077-_2025_contratacao_temporaria_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_no_078-_2025_contratacao_temporaria_ajudante_de_servicos_publicos_final.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_79_inclui_os___6_7_8_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_80_reajuste_geral_anual_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_no_81_-_2025_concede_auxilio_silagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no_82_-_2025_ampliacao_e_construcao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_no_83_-_2025_ampliacao_e_construcao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_084_-_2025_contratacao_temporaria_ajudante_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_085-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_complementar_001-2025_com_anexos_certo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_de_plenario_01-2025_-_altera_ri_revisado_c.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_1-2025.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_2-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_no_03-2025_-_floriano_ternes_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/481/05-2025_-_povoado_wawruch_iptu.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/519/06-2025_-_audiencia_publica_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_de_projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_de_projeto_de_lei_02-2025_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_de_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_de_projeto_de_lei_2025_-_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/559/000101000036.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/526/720200237_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_apoio_dep._paparico_bacchi__01-2025_contra_pedagios_c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_apoio_n_02-2025_senado.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/453/apoio_03-2025.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_apoio_04_1.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/528/mocao_de_apoio_05_transbrasiliana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_de_apoio_06-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/455/pesar_01-2025.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_repudio_dep._paparico_bacchi__01-2025_contra_pedagios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/407/pedido_de_informacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pedido_de_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/518/pedido_de_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/532/saimon-2.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/450/pll_no_002-2025_-_denomina_nome_de_ponte_rotaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_legislativo_004-2025_rag_agentes_politicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_legislativo_005-2025_-_rga_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pll_003-2025_-_raizes_de_respeito__com_maria_da_penha_na_escola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pdf20250217_17093480.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/439/of._046-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/440/of._052-2025_-_convite_campeonato_municipal_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/445/of._062-2025_-_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/447/of._065-2025_-_convite_eventos_abril_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/449/of._066-2025_-_reuniao_centro_cultural_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/464/oficio_085-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/465/of._086-2025_-_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/495/of._140-2025_-_camara_erro_material.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/517/of._155-2025_-_erro_material_camara_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/540/of._219-2025_-_correcao_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/557/of._231-2025_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/560/of._236-2025_-_indica_lider_de_governo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/562/of._239-2025_-_complementacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/466/relatorio_de_gestao_fumdema.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/496/requerimentos_curso_oratoria_11.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/497/requerimentos_curso_oratoria_12.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/498/requerimentos_curso_oratoria_13.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/499/requerimentos_curso_oratoria_14.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/500/requerimentos_curso_oratoria_15.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/501/requerimentos_curso_oratoria_16.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/502/requerimentos_curso_oratoria_17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/503/requerimentos_curso_oratoria_18.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/504/requerimentos_curso_oratoria_19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/520/mocao_de_congratulacoes_e_aplausos_01-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/563/emenda_modificativa_antes_da_sessao.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/391/projeto_de_lei_n_001-2025_-_novo_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_002-2025-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_003-2025-_alteracao_lei_municipal_3.083-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_004-2025-_alteracao_lei_municipal_3.096-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_005-2025_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_006-2025-_contratacao_temporaria_-_psicologo_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_no_007-2025-_alteracao_lei_municipal_1.868-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_008-2025_-__contratacao_temporaria_-_odontologo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_no_009-2025_contratacao_temporaria__tecnica_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_no010-2025__dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_em_regime_de_urgencia_no011-2025__coworking.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_em_regime_de_urgencia_no012-2025_convenio_itatiba_do_sul_-estudante.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no013-2025_investimento_bandesul_maquinario_automotor_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_no014-2025_criacao_do_gabinete_da_primeira-dama.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no015-2025_contratacao_temporaria_-_ajudante_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_no016-2025_alteracao_do_art._30_da_lei_municipal_no_1.976_-_carreira_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_no017-2025_alteracao_do_artigo_2_da_lei_municipal_30972024_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_018-2025_-_cria_cargo_porteiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei_no_019-2025-_prorroga_contrato_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_020-2025_contratacao_temporaria_-_porteiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_021-2025_pagamento_terrenos_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_no_022-2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_023-2025_-_altera_artigo_30_e_anexo_v_da_lei_municipal_1976.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_024-2025_altera_redacao_lei_operacao_credito_badesul.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_025_-_2025_contratacao_temporaria_-_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_no_026_-_2025_contratacao_temporaria_-_professor_20_h.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_n027-2025_com_anexo_-_fisioterapeuta_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_028_-_2025_contratacao_temporaria_-_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_no_029-2025-_prorroga_contrato_auxiliar_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_n_030-2025_correto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_n_031-2025_-_altera_regimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_n_032-2025_correto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_n_033-2025_-_lei_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_034-2025_-_demolicao_escola_linha_seis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_035_-_2025_contratacao_temporaria_-_auxiliar_social_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_36-2025-_alteracao_lei_municipal_1.868-2008_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_lei_037-2025_-_altera_a_lei_1834-2007-conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_038-2025_-_criacao_da_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_n_039-2025_-_revoga_lei_3.139-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_n_040-2025_-_altera_padrao_x_para_xi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_n_041-2021_-_altera_redacao_lei_2.868-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_043-_2025_sensor_diabetes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_no_044-2025_doacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_n_045-2025_-_contratacao_temporaria_auxiliar_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_n046-2025_-_altera_a_composicao_dos_membros_da_defesa_civil_e_revoga_leis_anteriores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_no_047-2025_-__criacao_fundo_de_reconstrucao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_n__048-2025_-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_n_049-2025_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_n__050-2025_-_abre_credido_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei__051-2025_altera_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei__052_2025_linha_duas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei__053_2025_delimitacao_das_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_n_054-2025_prae_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei__055_2025_altera_o_inciso_ii_do_artigo_152_do_ct.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei__056_2025_institui_incentivos_a_mudas_frutiferas_e_produtivas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei__057_2025_autoriza_a_cessao_de_uso_de_imovel_municipal_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei__058_2025_autoriza_a_cessao_de_uso_de_motobomba_hidraulica_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_n_59_-_2025_altera_lei_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_60_2025-_cria_a_gratificacao_do_sistema_de_transporte_da_educacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_061_2025_-_gs_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_n_062-2025_-_aumento_o_numero_de_cargos_de_fiscal_de_obras_posturas_e_tributos_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_063-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_n_064-2025_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_065_-_2025_contratacao_temporaria_-_operador_de_maquinas_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_066-2025_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_067-2025_-_lei_da_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_068-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_no_069_-_2025_contratacao_temporaria_-_dentista_40_horas_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/533/projeto_de_lei_n_070-2025_-_locacao_de_sala_para_o_correio_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_no_71_anuencia_infraex.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_no_72_custear_exames_sim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_073-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_74_dia_do_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_075-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no_76_altera_art_21_e_inclui_o_29-a_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_no_077-_2025_contratacao_temporaria_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_no_078-_2025_contratacao_temporaria_ajudante_de_servicos_publicos_final.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_79_inclui_os___6_7_8_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_80_reajuste_geral_anual_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_no_81_-_2025_concede_auxilio_silagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no_82_-_2025_ampliacao_e_construcao_de_aviarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_no_83_-_2025_ampliacao_e_construcao_de_pocilgas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_084_-_2025_contratacao_temporaria_ajudante_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_085-2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_complementar_001-2025_com_anexos_certo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_resolucao_de_plenario_01-2025_-_altera_ri_revisado_c.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/438/requerimento_1-2025.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_2-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_no_03-2025_-_floriano_ternes_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/481/05-2025_-_povoado_wawruch_iptu.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/519/06-2025_-_audiencia_publica_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_de_projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_de_projeto_de_lei_02-2025_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_de_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_de_projeto_de_lei_2025_-_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/559/000101000036.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/526/720200237_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_apoio_dep._paparico_bacchi__01-2025_contra_pedagios_c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_apoio_n_02-2025_senado.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/453/apoio_03-2025.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/468/mocao_de_apoio_04_1.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/528/mocao_de_apoio_05_transbrasiliana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_de_apoio_06-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/455/pesar_01-2025.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_repudio_dep._paparico_bacchi__01-2025_contra_pedagios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/407/pedido_de_informacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/478/pedido_de_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/518/pedido_de_informacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/532/saimon-2.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/450/pll_no_002-2025_-_denomina_nome_de_ponte_rotaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_legislativo_004-2025_rag_agentes_politicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_legislativo_005-2025_-_rga_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pll_003-2025_-_raizes_de_respeito__com_maria_da_penha_na_escola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pdf20250217_17093480.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/439/of._046-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/440/of._052-2025_-_convite_campeonato_municipal_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/445/of._062-2025_-_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/447/of._065-2025_-_convite_eventos_abril_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/449/of._066-2025_-_reuniao_centro_cultural_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/464/oficio_085-2025_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/465/of._086-2025_-_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/495/of._140-2025_-_camara_erro_material.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/517/of._155-2025_-_erro_material_camara_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/540/of._219-2025_-_correcao_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/557/of._231-2025_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/560/of._236-2025_-_indica_lider_de_governo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/562/of._239-2025_-_complementacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/466/relatorio_de_gestao_fumdema.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/496/requerimentos_curso_oratoria_11.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/497/requerimentos_curso_oratoria_12.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/498/requerimentos_curso_oratoria_13.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/499/requerimentos_curso_oratoria_14.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/500/requerimentos_curso_oratoria_15.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/501/requerimentos_curso_oratoria_16.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/502/requerimentos_curso_oratoria_17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/503/requerimentos_curso_oratoria_18.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/504/requerimentos_curso_oratoria_19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/520/mocao_de_congratulacoes_e_aplausos_01-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/563/emenda_modificativa_antes_da_sessao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>