--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -10,434 +10,641 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="192">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>FRANCIEL TIAGO IZYCKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Professor.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 3° da Lei Municipal n° 1.868/08 de 1° de Abril de 2008 que institui o Plano de Carreira dos Servidores e Respectivo Quadro de Cargos e Funções, e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf</t>
   </si>
   <si>
     <t>Altera o caput e inclui o parágrafo único no artigo 1º da Lei Municipal nº 3.176/25, que dispõe sobre a Devolução dos Terrenos localizados na Comunidade de São José Tapir doados para o município de Barão de Cotegipe e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de honorários advocatícios de sucumbência aos advogados públicos nas causas em que for parte vencedora o Município de Barão de Cotegipe/RS e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 2º, 22, 24, 25, 26 E 27 DA LEI MUNICIPAL Nº 3.102/2025, QUE DISPÕE SOBRE O REGIMENTO ADMINISTRATIVO DO MUNICÍPIO DE BARÃO DE COTEGIPE/RS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º, “CAPUT” DA LEI 3.162 DE 02 DE SETEMBRO DE 2025, QUE CRIA A GRATIFICAÇÃO PELO EXERCÍCIO DE ATIVIDADE ESPECIAL DE MOTORISTA DO TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O §1º E §3º, DO ARTIGO 4º, DA LEI 2.035 DE 05 DE MARÇO DE 2013, QUE CRIA A O SISTEMA DE TRANSPORTE DE PACIENTES E A GRATIFICAÇÃO DE ATIVIDADE ESPECIAL DE MOTORISTA DE TRANSPORTE DE PACIENTES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO AO EXERCÍCIO DA ATIVIDADE DE NATUREZA ESPECIAL PARA EXERCER AS FUNÇÕES DE SECRETÁRIO DA JUNTA DO SERVIÇO MILITAR NA CIDADE DE BARÃO DE COTEGIPE/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO PARA A FUNÇÃO DE MOTORISTA DE CAMINHÃO NO MUNICÍPIO DE BARÃO DE COTEGIPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO O ARTIGO 2º, INCISO I, DA LEI MUNICIPAL Nº 2.329 DE 16.04.2013 QUE DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO ESPECIAL DE DESEMPENHO - GED PARA OS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de combustível e a autorização para manutenções básicas na oficina da Secretaria de Obras, Agricultura e Meio Ambiente para a Associação de Bombeiros Voluntários de Barão de Cotegipe</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do caput do artigo 30 da Lei Municipal nº 1.556 de 25 de agosto de 2003 que dispõe sobre a Política Municipal de Proteção dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Estímulo ao Cuidado da Saúde Mental e Bem-Estar, denominado Janeiro Branco no âmbito do Município de Barão de Cotegipe</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Ajudante de Serviços Públicos.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III - TABELA DOS VENCIMENTOS CARGOS DE PROVIMENTO EFETIVO – da Lei Complementar Municipal nº 002/2026 de 06 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_no_017_-_2026_contratacoes_temporarias_agente_de_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Agente de Combate às Endemias.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_lei_no_018_-_2026_prorrogacao_contratacao_temporaria.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a prorrogar o prazo da contratação temporária do cargo de Porteiro permitida pela Lei Municipal nº 3.122/2025.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_no_019-2025-_demolicao_escola_tapir.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a efetuar a demolição do prédio público da Escola Municipal Rural de Ensino Fundamental Secundino Ferreira da Silva.</t>
+  </si>
+  <si>
     <t>579</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES, INSTITUI O RESPECTIVO QUADRO DE CARGOS E REVOGA A LEI Nº 1.868, DE 01 DE ABRIL DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>FLORIANO TERNES</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_no_01-2026_-_floriano_ternes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que o Executivo Municipal, através da Secretaria competente, realize a demolição do prédio da antiga Escola Municipal Dom Vital, localizada na comunidade Linha Duas Santo Estanislau, a qual se encontra desativada desde a edição do Decreto Municipal nº 606/97.</t>
+  </si>
+  <si>
     <t>584</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL Nº. 01/2026 DE 05 DE FEVEREIRO DE DOIS MIL VINTE E SEIS. “ALTERA O INCISO II DO ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE BARÃO DE COTEGIPE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>MOCIM</t>
   </si>
   <si>
     <t>MOÇÕES IMPRECISAS - ANTERIOR INCLUSÃO SISTEMA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf</t>
   </si>
   <si>
     <t>AO SENHOR JOSIAS SADOVNHIC e AO SENHOR ALDIR GOMES DINKEL, cidadãos_x000D_
 moradores deste Município que, em ato de extrema bravura, coragem e solidariedade_x000D_
 humana, protagonizaram um resgate decisivo durante o incêndio ocorrido no fim da_x000D_
 tarde do dia 6 de fevereiro, na Rua 21 de Abril.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf</t>
   </si>
   <si>
     <t>AO SENHOR FÁBIO FELIPETTO ilustre morador deste Município, pela brilhante conquista_x000D_
 do título de Campeão Brasileiro de Quatrilho, consolidada na última etapa da_x000D_
 competição realizada no dia 06 de dezembro de 2025, na cidade de Videira – SC.</t>
   </si>
   <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>IPL</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO DE PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>JULIANO DEMSKI</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_de_projeto_de_lei_01-2026_-_programa_de_irrigacao.pdf</t>
+  </si>
+  <si>
+    <t>MINUTA DE INDICAÇÃO DE PROJETO DE LEI N.º 001/26, DE 11 DE MARÇO DE 2026._x000D_
+“Institui o Programa Municipal de Incentivo à Irrigação Agrícola no Município de Barão de Cotegipe – RS e dá outras providências”</t>
+  </si>
+  <si>
     <t>582</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc</t>
   </si>
   <si>
     <t>“Requer informações ao Poder Executivo Municipal quanto a reinstalação da Agência dos Correios em Barão de Cotegipe, em razão da inexecução da Lei Municipal nº 070/2025 e da necessidade eminente de serviço público essencial.”</t>
   </si>
   <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>PATRÍCIA MARIA FILIPPINI</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, através do setor competente, que seja realizada a pintura de faixa de pedestre na Avenida Ângelo Caleffi, no trecho localizado entre o Facioli Materiais de Construção e a floricultura Angel Flores, ponto que dá acesso, por meio da passarela, ao outro lado da avenida.”</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, por meio do setor competente, a construção de lombadas nas ruas 23 de Janeiro e Felício Gomes da Rosa, no Bairro Medeiros, sendo duas lombadas em cada uma das referidas vias.”</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicitar ao Poder Executivo Municipal a execução do projeto de melhorias no trânsito do município, especialmente nos pontos localizados na Avenida Ângelo Caleffi e na Rua Princesa Isabel,”</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, por meio do setor competente, a construção de lombada no trecho sem pavimentação na Rua 21 de abril, Bairro Medeiros.”</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>CARMEM RODRIGUES DASSOLER</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita as autoridades competentes a Relocação e pintura de faixa de pedestres da Escola Municipal de Educação Infantil (EMEI) Barãozinho, localizada avenida Adão Welker, para alinhamento com portão de acesso e passarela.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de brinquedos e área de lazer na Comunidade da Sérvia.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>JUCON</t>
+  </si>
+  <si>
+    <t>JULGAMENTO DE CONTAS</t>
+  </si>
+  <si>
+    <t>SECRETARIA LEGISLATIVA - SLEG</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/593/680200223.pdf</t>
+  </si>
+  <si>
+    <t>Julgamento de Contas _x000D_
+Processo: 000068-0200/22-3_x000D_
+Gabinete: Estilac Xavier_x000D_
+Data de abertura: 03 de janeiro de 2022_x000D_
+Matéria: Contas Anuais_x000D_
+Órgão: PM DE BARÃO DE COTEGIPE - 41700_x000D_
+Interessado(s): Vladimir Luiz Farina_x000D_
+Eliane Fatima Halabura Follador_x000D_
+Douglas Martin</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>PINFO</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/592/pedido_de_informacao_a_orgao_estadual_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita, ao Departamento Autônomo de Estradas de Rodagem do Estado do Rio Grande do Sul, providências quanto à limpeza das margens da Rodovia Estadual ERS-480, no trecho aproximado de 15 km, compreendendo o acesso entre o Município de Ponte Preta até a ligação com a RS-211 (Paulo Bento) e, posteriormente, conexão com a RS-135 (Erechim).</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/599/pedido_de_informacao_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Executivo Municipal, através da Secretaria Municipal de Gestão, Desenvolvimento e Habitação, que encaminhe a esta Casa Legislativa informações acerca das ações, projetos e programas que vêm sendo desenvolvidos em prol da habitação em nosso município.</t>
+  </si>
+  <si>
     <t>567</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os valores das diárias do Poder Legislativo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 7, INCISO 1, DA LEI MUNICIPAL Nº 1.578/03 DE 02 DE DEZEMBRO DE 2003 QUE DISPÕE SOBRE REVOGAÇÃO E_x000D_
 CRIAÇÃO DO QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO CORRESPONDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf</t>
   </si>
   <si>
     <t>Indicação de Líder de Governo, em resposta ao Ofício n° 0138/2025.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de cedência do plenário da Câmara Legislativa Municipal - 23 de janeiro.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf</t>
   </si>
   <si>
     <t>Convite para participação das festividades alusivas ao Aniversário de 61 anos do Município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf</t>
   </si>
   <si>
     <t>Retificação do Projeto de Lei n° 007/2026.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
   </si>
   <si>
     <t>Retificação do Projeto de Lei Complementar n° 001/2026.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/604/resp._notificacao_de_requerimento_verbal_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento Verbal n° 001/2026 da Vereadora Patrícia Maria Filippini.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>REQ\A</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO ADMINISTRATIVO APROV. PLENÁRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_04-2026_-_suelen.pdf</t>
+  </si>
+  <si>
+    <t>Autorização do Plenário para concessão de diárias, a fim de participar de Treinamento referente Gestão De Documentos e Arquivos: Da Legislação às Práticas de Arquivamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -741,69 +948,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_no_017_-_2026_contratacoes_temporarias_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_lei_no_018_-_2026_prorrogacao_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_no_019-2025-_demolicao_escola_tapir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_no_01-2026_-_floriano_ternes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_de_projeto_de_lei_01-2026_-_programa_de_irrigacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/593/680200223.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/592/pedido_de_informacao_a_orgao_estadual_01-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/599/pedido_de_informacao_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/604/resp._notificacao_de_requerimento_verbal_001-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_04-2026_-_suelen.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="228.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1212,384 +1419,816 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" t="s">
         <v>96</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" t="s">
         <v>101</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" t="s">
         <v>102</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
+        <v>102</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
         <v>114</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
         <v>120</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" t="s">
+        <v>121</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" t="s">
+        <v>121</v>
+      </c>
+      <c r="F30" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>29</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="D31" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" t="s">
+        <v>121</v>
+      </c>
+      <c r="F31" t="s">
         <v>125</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" t="s">
+        <v>120</v>
+      </c>
+      <c r="E32" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" t="s">
+        <v>138</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" t="s">
+        <v>121</v>
+      </c>
+      <c r="F33" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" t="s">
+        <v>147</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>151</v>
+      </c>
+      <c r="E35" t="s">
+        <v>152</v>
+      </c>
+      <c r="F35" t="s">
+        <v>116</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>151</v>
+      </c>
+      <c r="E36" t="s">
+        <v>152</v>
+      </c>
+      <c r="F36" t="s">
+        <v>125</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H36" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>159</v>
+      </c>
+      <c r="E37" t="s">
+        <v>160</v>
+      </c>
+      <c r="F37" t="s">
+        <v>102</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>159</v>
+      </c>
+      <c r="E38" t="s">
+        <v>160</v>
+      </c>
+      <c r="F38" t="s">
+        <v>164</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>168</v>
+      </c>
+      <c r="E39" t="s">
+        <v>169</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>168</v>
+      </c>
+      <c r="E40" t="s">
+        <v>169</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" t="s">
+        <v>169</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" t="s">
+        <v>169</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>188</v>
+      </c>
+      <c r="E45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H45" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>