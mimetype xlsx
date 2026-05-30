--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="259">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -276,81 +276,222 @@
   <si>
     <t>602</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_lei_no_018_-_2026_prorrogacao_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar o prazo da contratação temporária do cargo de Porteiro permitida pela Lei Municipal nº 3.122/2025.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_no_019-2025-_demolicao_escola_tapir.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a demolição do prédio público da Escola Municipal Rural de Ensino Fundamental Secundino Ferreira da Silva.</t>
   </si>
   <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_lei_n_020_-_2026_-_cria_cargo_merendeira.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei Complementar Municipal nº 002/2026 de 06 de fevereiro de 2026, que Estabelece o Plano de Carreira dos Servidores e Institui o Respectivo Quadro de Cargos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/609/projeto_de_lei_n_021-2026_-_ratifica_nome_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a Denominação de Rua do Perímetro Urbano do Município de Barão de Cotegipe, Originária da Implantação de Loteamento.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/610/projeto_de_lei_n_022_-_2026_-_altera_a_lei_de_diretrizes_urbanas.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Redação dos Artigos 40 e 41, bem como do § 5º e inclui os § 6º e § 7º do Artigo 37 da Lei Municipal nº 2.066 de 08 de Junho de 2010, que Institui o Código de Posturas do Município de Barão de Cotegipe e dá outras providências.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_lei_no_023_-_2026_contratacoes_temporarias_-_saude_bucal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar contratação temporária de excepcional interesse público - Auxiliar de Saúde Bucal.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_lei_no_024_-_2026_auxilio_financeiro_atleta_amador.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a repassar auxílio financeiro aos atletas amadores que representam o Município de Barão de Cotegipe/RS em competições esportivas.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_no_025_-_2026_10_horas_psicologo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a ampliar a carga horária de Servidor efetivo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/612/projeto_de_lei_no_026_-_2026__abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a abrir Crédito Especial no Orçamento do corrente ano e dá outras providências.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_lei_no_027_-_2026_prorrogacao_contratacao_temporaria.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a prorrogar o prazo da contratação temporária do cargo de Porteiro permitida pela Lei Municipal nº 3.112/2025.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_lei_n_028-2026_-_altera_padrao_de_vencimentos.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Anexos I, II, IV e V da Lei Complementar Municipal nº 002/2026 de 06 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/622/projeto_de_lei_no_029_-_2026__abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_no_030_-_2026__institui_o_fundo_de_bem_estar_animal.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Bem-Estar Animal e dá outras providências.</t>
+  </si>
+  <si>
     <t>579</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES, INSTITUI O RESPECTIVO QUADRO DE CARGOS E REVOGA A LEI Nº 1.868, DE 01 DE ABRIL DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>FLORIANO TERNES</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_no_01-2026_-_floriano_ternes.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, realize a demolição do prédio da antiga Escola Municipal Dom Vital, localizada na comunidade Linha Duas Santo Estanislau, a qual se encontra desativada desde a edição do Decreto Municipal nº 606/97.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>DOUGLAS MARTIN</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/611/02-2026_-_cessao_de_uso_ass._autistas_douglas_1.docx</t>
+  </si>
+  <si>
+    <t>“REQUER ESTUDO TECNICO DE DESMEMBRAMENTO DE ÁREA PÚBLICA E CESSÃO DE USO PARA CONSTRUÇÃO FUTURA DA ASSOCIAÇÃO DOS AUTISTAS DE BARÃO DE COTEGIPE”</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL Nº. 01/2026 DE 05 DE FEVEREIRO DE DOIS MIL VINTE E SEIS. “ALTERA O INCISO II DO ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE BARÃO DE COTEGIPE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>MOCIM</t>
   </si>
@@ -588,63 +729,123 @@
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf</t>
   </si>
   <si>
     <t>Retificação do Projeto de Lei n° 007/2026.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf</t>
   </si>
   <si>
     <t>Retificação do Projeto de Lei Complementar n° 001/2026.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/604/resp._notificacao_de_requerimento_verbal_001-2026.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento Verbal n° 001/2026 da Vereadora Patrícia Maria Filippini.</t>
   </si>
   <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/616/of._070-2026_-_cedencia_camara_de_vereadores_-_festa_do_suino.pdf</t>
+  </si>
+  <si>
+    <t>Cedência da Câmara de Vereadores - Festa do Suíno.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/619/of._073-2026_-_indica_lider_de_governo_-_juliano.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Líder de Governo - Juliano Demski.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/623/of._079-2026_-_correcao_pl_n_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Correção do Projeto de Lei n° 027/2026.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/624/resp._notificacao_de_requerimento_verbal_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento Verbal n° 002/2026.</t>
+  </si>
+  <si>
     <t>596</t>
   </si>
   <si>
     <t>REQ\A</t>
   </si>
   <si>
     <t>REQUERIMENTO ADMINISTRATIVO APROV. PLENÁRIO</t>
   </si>
   <si>
     <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_04-2026_-_suelen.pdf</t>
   </si>
   <si>
     <t>Autorização do Plenário para concessão de diárias, a fim de participar de Treinamento referente Gestão De Documentos e Arquivos: Da Legislação às Práticas de Arquivamento.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>MCA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/617/mocao_de_apoio_e_congratulacoes.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 01/2026 - AO COLÉGIO ESTADUAL MÁRIO QUINTANA, EQUIPE DIRETIVA, PROFESSORES, SERVIDORES E COMUNIDADE ESCOLAR, PELO RECEBIMENTO DO PRÊMIO DO PROGRAMA ALFABETIZA TCHÊ.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/618/mocao_de_apoio_e_congratulacoes_02.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 01/2026 - AO SR. SR. AGOSTINHO ZUCCHI, CIDADÃO COTEGIPENSE. Pelo relevante reconhecimento recebido na Feira do Livro de Porto Alegre, ao ser homenageado com o título de “AMIGO DO LIVRO”, concedido pela Câmara Rio-Grandense do Livro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -948,56 +1149,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_no_017_-_2026_contratacoes_temporarias_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_lei_no_018_-_2026_prorrogacao_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_no_019-2025-_demolicao_escola_tapir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_no_01-2026_-_floriano_ternes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_de_projeto_de_lei_01-2026_-_programa_de_irrigacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/593/680200223.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/592/pedido_de_informacao_a_orgao_estadual_01-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/599/pedido_de_informacao_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/604/resp._notificacao_de_requerimento_verbal_001-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_04-2026_-_suelen.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_no_001_-_2026_contratacao_temporaria_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/569/projeto_de_lei_no_002_-_2026_contratacoes_temporarias_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/570/projeto_de_lei_n_003_-_2026_-_cria_cargo_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/571/projeto_de_lei_no_004-2026_-_altera_art_2o_da_lei_3.176-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_no_005-2026_-_honorarios_de_sucumbencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/574/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/576/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/577/projeto_de_lei_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_011-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_no_012_-_2026_cessao_combustivel_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no_013_-_2026_aumento_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/587/projeto_de_lei_no_014_-_2026_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/590/projeto_de_lei_no_015_-_2026_contratacoes_temporarias_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/591/projeto_de_lei_n_016-2026_-_altera_quadro_salario_agente_de_saude_e_agente_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/595/projeto_de_lei_no_017_-_2026_contratacoes_temporarias_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_lei_no_018_-_2026_prorrogacao_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_no_019-2025-_demolicao_escola_tapir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_lei_n_020_-_2026_-_cria_cargo_merendeira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/609/projeto_de_lei_n_021-2026_-_ratifica_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/610/projeto_de_lei_n_022_-_2026_-_altera_a_lei_de_diretrizes_urbanas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_lei_no_023_-_2026_contratacoes_temporarias_-_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_lei_no_024_-_2026_auxilio_financeiro_atleta_amador.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_no_025_-_2026_10_horas_psicologo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/612/projeto_de_lei_no_026_-_2026__abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_lei_no_027_-_2026_prorrogacao_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_lei_n_028-2026_-_altera_padrao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/622/projeto_de_lei_no_029_-_2026__abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_no_030_-_2026__institui_o_fundo_de_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_no_01-2026_-_floriano_ternes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/611/02-2026_-_cessao_de_uso_ass._autistas_douglas_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/584/proposta_de_emenda_a_lei_organica_05-02-26_-ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/588/mocao_de_congratulacao_e_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/589/mocao_de_congratulacao_e_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_de_projeto_de_lei_01-2026_-_programa_de_irrigacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/593/680200223.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/592/pedido_de_informacao_a_orgao_estadual_01-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/599/pedido_de_informacao_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/567/projeto_de_lei_leigislativo_01-2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_lei_legislativo_02-2026_29-01-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/564/of._251-2025_-_indica_lider_de_governo_-_douglas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/565/of._002-2026_-_solicitacao_de_cedencia_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/566/of._004-2026_-_convite_aniversario_61_anos_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/581/of._017-2026_-_retificacao_pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_n_001-2026_-_correto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/604/resp._notificacao_de_requerimento_verbal_001-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/616/of._070-2026_-_cedencia_camara_de_vereadores_-_festa_do_suino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/619/of._073-2026_-_indica_lider_de_governo_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/623/of._079-2026_-_correcao_pl_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/624/resp._notificacao_de_requerimento_verbal_02-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_04-2026_-_suelen.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/617/mocao_de_apoio_e_congratulacoes.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/618/mocao_de_apoio_e_congratulacoes_02.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1497,738 +1698,1224 @@
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E25" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F32" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
+        <v>139</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" t="s">
+        <v>143</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B34" t="s">
-[...5 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
+        <v>147</v>
+      </c>
+      <c r="E35" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>153</v>
+      </c>
+      <c r="E36" t="s">
+        <v>154</v>
+      </c>
+      <c r="F36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>153</v>
+      </c>
+      <c r="E37" t="s">
+        <v>154</v>
+      </c>
+      <c r="F37" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B37" t="s">
-[...5 lines deleted...]
-      <c r="D37" t="s">
+      <c r="H37" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>161</v>
+      </c>
+      <c r="E38" t="s">
+        <v>162</v>
+      </c>
+      <c r="F38" t="s">
         <v>163</v>
       </c>
-      <c r="B38" t="s">
-[...11 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G38" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
+        <v>167</v>
+      </c>
+      <c r="E39" t="s">
         <v>168</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
+        <v>149</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
+        <v>167</v>
+      </c>
+      <c r="E40" t="s">
         <v>168</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
+        <v>167</v>
+      </c>
+      <c r="E41" t="s">
         <v>168</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H41" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>25</v>
       </c>
       <c r="D42" t="s">
+        <v>167</v>
+      </c>
+      <c r="E42" t="s">
         <v>168</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H42" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>29</v>
       </c>
       <c r="D43" t="s">
+        <v>167</v>
+      </c>
+      <c r="E43" t="s">
         <v>168</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H43" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>33</v>
       </c>
       <c r="D44" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" t="s">
         <v>168</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" t="s">
+        <v>185</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>10</v>
       </c>
-      <c r="D45" t="s">
-[...12 lines deleted...]
-        <v>191</v>
+      <c r="D46" t="s">
+        <v>192</v>
+      </c>
+      <c r="E46" t="s">
+        <v>193</v>
+      </c>
+      <c r="F46" t="s">
+        <v>194</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>198</v>
+      </c>
+      <c r="E47" t="s">
+        <v>199</v>
+      </c>
+      <c r="F47" t="s">
+        <v>163</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>198</v>
+      </c>
+      <c r="E48" t="s">
+        <v>199</v>
+      </c>
+      <c r="F48" t="s">
+        <v>172</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>206</v>
+      </c>
+      <c r="E49" t="s">
+        <v>207</v>
+      </c>
+      <c r="F49" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>206</v>
+      </c>
+      <c r="E50" t="s">
+        <v>207</v>
+      </c>
+      <c r="F50" t="s">
+        <v>211</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>215</v>
+      </c>
+      <c r="E51" t="s">
+        <v>216</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>215</v>
+      </c>
+      <c r="E52" t="s">
+        <v>216</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>216</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>216</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H54" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>228</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" t="s">
+        <v>215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>216</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" t="s">
+        <v>215</v>
+      </c>
+      <c r="E56" t="s">
+        <v>216</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>215</v>
+      </c>
+      <c r="E57" t="s">
+        <v>216</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58" t="s">
+        <v>215</v>
+      </c>
+      <c r="E58" t="s">
+        <v>216</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59" t="s">
+        <v>215</v>
+      </c>
+      <c r="E59" t="s">
+        <v>216</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" t="s">
+        <v>215</v>
+      </c>
+      <c r="E60" t="s">
+        <v>216</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>247</v>
+      </c>
+      <c r="E61" t="s">
+        <v>248</v>
+      </c>
+      <c r="F61" t="s">
+        <v>194</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H61" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>252</v>
+      </c>
+      <c r="E62" t="s">
+        <v>253</v>
+      </c>
+      <c r="F62" t="s">
+        <v>149</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H62" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>256</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>252</v>
+      </c>
+      <c r="E63" t="s">
+        <v>253</v>
+      </c>
+      <c r="F63" t="s">
+        <v>172</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H63" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>