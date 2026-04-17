--- v0 (2026-03-02)
+++ v1 (2026-04-17)
@@ -10,1412 +10,1466 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="936" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="438">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
     <t>SAIMON DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc</t>
   </si>
   <si>
     <t>“Requer informações ao Poder Executivo Municipal quanto a reinstalação da Agência dos Correios em Barão de Cotegipe, em razão da inexecução da Lei Municipal nº 070/2025 e da necessidade eminente de serviço público essencial.”</t>
   </si>
   <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PATRÍCIA MARIA FILIPPINI</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, através do setor competente, que seja realizada a pintura de faixa de pedestre na Avenida Ângelo Caleffi, no trecho localizado entre o Facioli Materiais de Construção e a floricultura Angel Flores, ponto que dá acesso, por meio da passarela, ao outro lado da avenida.”</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, por meio do setor competente, a construção de lombadas nas ruas 23 de Janeiro e Felício Gomes da Rosa, no Bairro Medeiros, sendo duas lombadas em cada uma das referidas vias.”</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicitar ao Poder Executivo Municipal a execução do projeto de melhorias no trânsito do município, especialmente nos pontos localizados na Avenida Ângelo Caleffi e na Rua Princesa Isabel,”</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Poder Executivo Municipal, por meio do setor competente, a construção de lombada no trecho sem pavimentação na Rua 21 de abril, Bairro Medeiros.”</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CARMEM RODRIGUES DASSOLER</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita as autoridades competentes a Relocação e pintura de faixa de pedestres da Escola Municipal de Educação Infantil (EMEI) Barãozinho, localizada avenida Adão Welker, para alinhamento com portão de acesso e passarela.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de brinquedos e área de lazer na Comunidade da Sérvia.</t>
+  </si>
+  <si>
     <t>399</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>PATRÍCIA MARIA FILIPPINI</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal através da Procuradoria Jurídica e a Secretaria competente para que faça cumprir a eficácia da Lei Municipal nº 2066 de 08 de junho de 2010, que institui o Código de Posturas do Município, quanto a aplicabilidade do art. 37, no que tange a obrigatoriedade de pavimentação de passeio em todo e qualquer terreno urbano com frente para o logradouro público provido de meio-fio e pavimentação</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>JEAN LUCAS DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal através da Secretaria competente, com a devida urgência, a melhoria e recuperação da estrada do Vale Vitória, que liga a comunidade de São Roque, situada neste município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, realize um estudo de trânsito em frente à Escola Municipal de Ensino Fundamental Angelo Rosa, devido ao grande fluxo de veículos nos horários de entrada e saída dos estudantes, e implemente, com a máxima urgência , conforme medidas para garantir maior fluidez e segurança no local.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, realize a substituição da passarela localizada em frente à Escola Municipal de Educação Infantil Barãozinho, devido ao grande fluxo de pessoas que a utilizam diariamente e ao estado precário em que se encontra, representando risco à segurança dos pedestres.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a elaboração de novo_x000D_
 Plano Municipal Habitacional Social.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, para que faça cumprir a eficácia do_x000D_
 Artigo 91-A da Lei Municipal nº 2.064/2010, juntamente_x000D_
 com a Lei de Diretrizes Urbanas do Município de Barão de_x000D_
 Cotegipe.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a continuidade da_x000D_
 execução da pavimentação na Rua Dilecto A. Folador no_x000D_
 Bairro Industrial.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente, notifique o proprietário do lote urbano da Avenida Adão Welker esquina com a Rua Ricardo Agostinho Dorigoni, para que o mesmo faça a limpeza, conforme art. 40 do Código de Postura do município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>CARMEM RODRIGUES DASSOLER</t>
-[...2 lines deleted...]
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente informações sobre o plano de asfaltamento realizado em 2024 pelo executivo municipal.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência - Redutor de Velocidade nas Ruas Dirceu Felipeti e Felício Gomes da Rosa</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie Redutor de Velocidade nas Ruas Dirceu Felipeti e Felício Gomes da Rosa. *CANCELADO PROTOCOLO POR DUPLICIDADE*</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DOUGLAS MARTIN</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça uma averiguação no cemitério municipal quanto a construção de jazigos.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo para melhorias no viveiro de mudas de nosso município.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça melhorias na praça do bairro Marca.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente a contratação de um médico ginecologista para suprir a demanda e assegurar um atendimento eficiente e resolutivo para a população feminina atendida pela UBS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie incentivo à Feira do_x000D_
 Produtor de Barão de Cotegipe, por meio de reformas e_x000D_
 modernização de suas atividades.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf</t>
   </si>
   <si>
     <t>Apresentamos a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento_x000D_
 Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o_x000D_
 executivo municipal, através da Secretaria providencie um estudo para o aumento dos incentivos_x000D_
 relativos aos programas de construção de Aviários novos ou ampliação para alojamento de Aves, à_x000D_
 construção de Pocilgas novas e ampliações para alojamentos de Suínos bem como o incentivo a_x000D_
 Produção de Silagem.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente repasse informações sobre a situação atual da coleta do lixo no município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>FRANCIEL TIAGO IZYCKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Pedido de Providência n° 018/2025 da Vereadora Carmen Rodrigues Dassoler.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente a criação de uma Lei de benefício fiscal em apoio às famílias de pessoas ATÍPICAS (Transtorno do espectro autista e outras doenças raras) no Município de Barão de Cotegipe.”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça a instalação de containers para captação de lixo nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo o mais breve possível para a melhor organização na entrada e saída das crianças na escola Ângelo Rosa.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal, através da Secretaria competente, a verificação e a adequação da largura da Rua Leonardo Gusz Kusz, no Bairro Medeiros, conforme previsto na legislação municipal, bem como providências quanto à limpeza dos terrenos lindeiros e à regularidade na coleta de lixo.”.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal, através da Secretaria competente, a pintura e ampliação de faixa amarela em frente à Escola Meu Pastor, na_x000D_
 Rua Cônego Pollon, nº 160, visando à segurança e acessibilidade dos estudantes nos horários de entrada e saída.”</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal estudo sobre a possibilidade de implantação de guarda armada nas escolas municipais, visando à segurança dos alunos, professores e demais servidores escolares.”.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente providencie  melhorias na segurança física e humana das escolas municipais, com ações preventivas diante da crescente violência e ataques em instituições escolares.”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria competente providencie o fechamento dos corredores da Escola Municipal Angelo Rosa.”</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretarias competentes realizem ações voltadas à saúde física e mental dos profissionais da educação do nosso município.”</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente providencie manutenção, sinalização e instalação de guarda-corpos/barreira de proteção em ponte localizada na saída do perímetro urbano, com acesso à Linha 4 em frente da propriedade do Pegoraro.”</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf</t>
   </si>
   <si>
     <t>“Solicito que o Executivo Municipal, por meio da Secretaria competente que providencie o monitoramento e controle dos vetores urbanos, especialmente mosquitos (pernilongos), ratos e baratas no município.”</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça a colocação de placas de sinalização (PARE) onde se faz necessário</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>JOÃO CARLOS DASSOLER</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a realocação da parada de ônibus localizada na Rua Joana Trzcinski nas proximidades da Casa de Repouso para a saída para a Linha Seis nas proximidades da propriedade da família David.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>GILMAR VERONESE</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente que seja realizada a pavimentação no final da Rua Augusto Berton, logo após a nova ponte construída sobre o Rio Jupirangaba.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>ALINE NOVAKOSKI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf</t>
   </si>
   <si>
     <t>Solicita que ao Executivo Municipal através da Secretaria competente providencie melhorias no acesso a propriedade da família do senhor Vladecir Berria.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente realize reparos e reformas nas bocas de lobo dos bairros e centro da cidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente realize a pavimentação asfáltica nas ruas João Baidek, Francisca Malinski, Marino Picoli e Gomercindo Pagnussat</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente que disponibilize de uma ambulância com motorista e servidor da saúde nas dependências do ginásio municipal durante os jogos do Campeonato Municipal de Futsal</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf</t>
   </si>
   <si>
     <t>Solicita que ao Executivo Municipal através da Secretaria competente providencie a instalação de container para armazenamento de lixo nas comunidades do interior onde acontece a coleta de lixo.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça um estudo de viabilidade de colocação de massa asfáltica na Rua João Baidek.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>ADELIR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie implementação de lombada, conserto de placa e finalização de calçamento e colocação de tubos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente façam melhorias em várias ruas de nossa cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>VLADIMIR LUIZ FARINA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE LOMBADA, CONSERTO DE PLACA, FINALIZAÇÃO DE CALÇAMENTO E COLOCAÇÃO DE TUBOS</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente conceda Auxílio Financeiro/Subsídio para os Bombeiros Voluntários de_x000D_
 Barão de Cotegipe.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça melhorias na rede de saneamento básico no Bairro Nossa senhora Aparecida.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria_x000D_
 competente faça um estudo para que seja feita a extinção de_x000D_
 cobrança de IPTU nas comunidades de nosso município onde hoje_x000D_
 pagam.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a execução do já_x000D_
 realizado estudo para o trânsito municipal.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente faça uma lombada ou faixa elevada na rua Augusto Berton com a rua Celso Longo.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>PAULO FACCIOLI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie uma fonte drenada na propriedade do Sr. Luis Calgaro, na localidade Linha Uma, Barão de Cotegipe.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 02/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a execução do_x000D_
 monumento da Bíblia com base no requerimento nº 17/2018.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 03/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie o melhoramento com_x000D_
 pavimentação por paralelepípedo, massa asfáltica ou paver na Rua Dilecto A. Folador no Bairro Industrial</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc</t>
   </si>
   <si>
     <t>Solicita   que   o   Executivo   Municipal,   através   da Secretaria   competente   providencie   a    construção   de   Um banheiro e churrasqueira na Praça Etelvino Picolo, assim como as demais.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc</t>
   </si>
   <si>
     <t>Solicita que   o   Executivo   Municipal,   através   da Secretaria   competente providencie a construção  de uma passarela   na   Av.   José   Tussi,   nas   proximidades   da propriedade do Sr. Silvio Kania.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente viabilize o monitoramento e acompanhamento de comportamento e atividades de pessoas, através de vigilante lotado junto às escolas municipais, nos horários de aula, com finalidade de garantir a segurança pública das crianças e servidores que utilizam o sistema de educação municipal.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 08/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente, providencie uma reparação no escoadouro da Avenida Ângelo Caleffi, nº 315._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie uma reparação no escoadouro da Avenida Ângelo Caleffi, nº 315.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 07/2023_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente, providencie o melhoramento com alargamento da via rural da Linha Carolina._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie o melhoramento com alargamento da via rural da Linha Carolina.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a execução de instalação de telas de contenção em espaço delimitado na Praça Etelvino Picolo.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc</t>
   </si>
   <si>
     <t>Solicita   que   o   Executivo   Municipal,   através   da Secretaria competente providencie a limpeza, alargamento da   estrada,   inserção   de   brita,   colocação   de   tubos   e lombadas (se necessário) na estrada que dá acesso e ligam as propriedades das famílias  Fedato,  Kavalerski,  Longo, Dlugokinski, Lazaretti, Janke, Vesoloski, Szady e outros. Localidade   Linha   Uma   (chácara),   após   o   cemitério municipal (saída para Ponte Preta)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a aquisição equipamentos agrícolas para produção de Silagem disponibilizando às comunidades do município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie o capeamento asfáltico na comunidade  MIGUEL WAWRUK.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie melhorias e cascalhamento em estradas nas propriedades das famílias Marmentini e Pegoraro.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 14 / 2023_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a ampliação /_x000D_
 alargamento da ponte que confere o acesso à comunidade_x000D_
 São Roque._x000D_
 _x000D_
 Senhor Presidente:_x000D_
 Apresentamos a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento_x000D_
 Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o_x000D_
 executivo municipal, através da Secretaria competente providencie a ampliação / alargamento da_x000D_
 “ponte” que confere o acesso à comunidade São Roque.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a reparação de pinturas_x000D_
 das faixas de segurança e das lombadas, quebra-molas ao_x000D_
 longo do perímetro urbano.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf</t>
   </si>
   <si>
     <t>Requer que ao Executivo Municipal através da Secretaria competente providencie a redutores de velocidade com execução de uma faixa de pedestres elevada ou lombada nas proximidades da esquinas da Rua Dirceu José Felipetti com a Rua José Bonifácio.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente, providencie a manutenção e reparos das pontes/pinguelas sobre os rios que contornam nosso município.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de uma guarita de vigia na Escola Barãozinho.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalação de faixa de_x000D_
 pedestres na Rua José Bonifácio, em confrontações com_x000D_
 (Posto de Gasolina e Borracharia).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalações de lixeiras_x000D_
 na Rua Porto Alegre, nº 48, Bairro Aparecida, em frente à_x000D_
 Congregação da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie instalações de lixeiras_x000D_
 na Rua Dilecto A. Folador no Bairro Industrial.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a ser efetuado junto à Rua 21 de Abril esquina com a Rua Porto Alegre, através do conserto do asfalto.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de uma pracinha e uma área de lazer para as crianças e moradores do Bairro Medeiros.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a aquisição de um terreno/lote no Bairro Medeiros para que possa ser empreendido um espaço público de lazer.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>LUIZ EDUARDO RAZZIA GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que seja realizado estudo para exclusão da faixa de perímetro urbano junto a comunidades que não estão anexadas diretamente ao eixo urbano de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a construção da_x000D_
 canalização de trechos dos Rios que cortam a Cidade da_x000D_
 Barão de Cotegipe e pavimentação Asfáltica nestes_x000D_
 mesmos trechos.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da secretaria competente providencie um estudo para a Criação da CASA DO ARTESÃO por meio de um espaço físico.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de banheiros públicos no centro da cidade.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>MARGARIDA JULIÃO LOURENÇO MARCON</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de luminárias de LED nas propriedades rurais da Comunidade Monte Alegre.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a pavimentação em trecho principal Comunidade Monte Alegre que abrange Igreja, Salão da Comunidade e Cemitério deste local.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a inclusão na LOA – Lei Orçamentária Anual do Programa de Equoterapia para a evolução e bem-estar atendidos pela APAE de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie incentivo à Feira do Produtor de Barão de Cotegipe, por meio de reformas e modernização de suas atividades.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a colocação de placa de identificação com nome da Comunidade Monte Alegre.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie um estudo para que seja revisto o valor do repasse financeiro realizado pelo Poder Executivo para a APAE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de brinquedos especiais para crianças com deficiência nas praças do município de Barão de Cotegipe.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie reforma da rede pluvial e pavimentação Asfáltica nas ruas Santo Onofre, Rua sete de setembro, Rua Pro-Morar 2 e rua Dorival Barbosa, juto ao Bairro Nossa Senhora de Aparecida.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie estudo para aumento do salário base do funcionalismo público cujo vencimentos estão na faixa de um salário mínimo ou abaixo.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie o conserto ou troca das portas do ginásio de esportes do Bairro Aparecida.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias nas pontes (pinguelas) da cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhoria no fluxo do rio Paiol Grande, que desemboca no rio Jupirangaba.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias na rua Leonardo Guz Kuz no bairro Medeiros.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MARILENA BERRIA</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal através da Secretaria competente providencie a construção de uma lombada na Rua Antonio Gavenas nas proximidades da residência da família Franceschetto e na Avenida Ângelo Caleffi nas proximidades da Agropecuária Barão.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a serem efetuado junto a várias ruas de nossa cidade, através do conserto do asfalto ou até mesmo a colocação de calçamento.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie serviço de melhorias a serem efetuadas nas ruas do Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal através da Secretaria competente providencie a aplicação de inseticida nas áreas rurais e urbanas do Município.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc</t>
   </si>
   <si>
     <t>Melhoramento com pavimentação por paralelepípedo, massa asfáltáltica ou paver da Rua Adão Iarocz .</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc</t>
   </si>
   <si>
     <t>Revitalização de praça no Bairro Vila Floresta</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc</t>
   </si>
   <si>
     <t>Retomada do Programa de Georreferenciamento Rural</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a instalação de lixeiras_x000D_
 publicas nas praças municipais.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente providencie a limpeza dos lixos_x000D_
 espalhados pelo Cemitério Municipal.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie que seja desobrigado o uso de máscaras em lugares abertos e fechados, salvo estabelecimentos de saúde.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>JOSÉ SCARMIGNANI</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a compra e instalação de um aparelho de Ultrassonografia na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a instalação de uma Faixa de Pedestres Elevada, pintura do cordão de embarque dos estudantes  sito ao Colégio Estadual Mário Quintana e demais adequações pertinentes à escola”</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc</t>
   </si>
   <si>
     <t>O vereador Gilmar Antonio Veronese do Partido da Social Democracia Brasileira – PSDB, solicita que o Executivo Municipal, através da Secretaria competente providencie que seja feita a  colocação das placas de PARE, nas ruas do Loteamento Baidek e Loteamento Floresta.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie o alargamento e melhoramentos da Rua Wanda Baldiga.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 11/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a troca da iluminação pública para a instalação de luminárias LED na rua 23 de janeiro._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a troca da iluminação pública para a instalação de luminárias LED na rua 23 de janeiro no bairro Medeiros.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc</t>
   </si>
   <si>
     <t>O vereador Gilmar Antonio Veronese do Partido da Social Democracia Brasileira – PSDB, solicita que o Executivo Municipal, através da Secretaria competente providencie que se efetue a pavimentação de aproximadamente 50mts de calçamento na Rua Santina Longo.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>ALBERTO  REVERS</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a colocação de placas de sinalização e orientação nas comunidades São José-Tapir, Linha Coxilha e Povoado de Ré, nas proximidades do Oratório.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção da passagem e acesso aos pedestres na ponte sobre o rio Jupirangaba, no entroncamento da Av Angelo Caleffi com a rua Tancredo Neves._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a construção da passagem e acesso aos pedestres na ponte sobre o rio Jupirangaba, no entroncamento da Av Angelo Caleffi com a Rua Tancredo Neves.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 014/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da Secretaria competente providencie a construção de banheiros públicos em áreas públicas municipais._x000D_
 _x000D_
 _x000D_
 	Senhor Presidente:_x000D_
 _x000D_
 Apresento a Vossa Excelência, amparado na Lei Orgânica do Município e no Regimento Interno, o presente Pedido de Providência a ser encaminhado ao Senhor Prefeito, solicitando que o executivo municipal, através da Secretaria competente providencie a construção de banheiros públicos em áreas públicas municipais.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 17/2022_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie o melhoramento com_x000D_
 pavimentação por paralelepípedo, massa asfáltica ou paver_x000D_
 nas Ruas Longines Malinowski, Erechim e Polônia, no_x000D_
 Loteamento Balchum.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através da Secretaria competente providencie a reposição/colocação das Placas de nomeação de via na Rua Joana Trczinski esquina com a Rua Augusto Berton.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 18/2022_x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie a reparação de pinturas_x000D_
 das faixas de segurança e das lombadas, quebra-molas ao_x000D_
 longo do perímetro urbano.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 19/2022_x000D_
 _x000D_
 Solicita que o Executivo Municipal, através da_x000D_
 Secretaria competente, providencie o serviço de limpeza do_x000D_
 Rio Jupirangaba.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a colocação de placas de sinalização de passagem de animais nas proximidades da propriedade do senhor Paulo David.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a execução do Pedido de Providência nº 59/2021 onde solicitava o cascalhamento na propriedade do senhor Ledovino Fabiziack.</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie a limpeza dos entulhos e terraplanagem na propriedade do Sr Altevir Pasa, na Comunidade dos Navegantes - Tapir.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc</t>
+    <t>http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal, através da Secretaria competente providencie o patrolamento, cascalhamento e reabertura de estrada onde for necessária, na estrada que liga a Comunidade do São José, Comunidade dos Navegantes até Comunidade Santa Lúcia - Tapir.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1722,68 +1776,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/582/pprov_1-2026.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/597/pedido_de_providencia_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/598/pedido_de_providencia_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/601/pedido_de_providencia_16.03.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/605/pedido_de_providencia_2026_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/606/pedido_de_providencia_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2026/607/pedido_de_providencia_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pedido_de_providencia_05_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pedido_de_providencia_04.2025_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pedido_de_providencia_06.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pedido_de_providencia_07.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pedido_de_providencia_08_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/422/providencia_09-25.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pprov_10-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pedido_de_providencia_cemiterio_13-2025.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pedido_de_providencia_viveiro_de_mudas_12-2025.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pedido_de_providencia_praca_bairro_marca_14-2025.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pedido_de_providencia_15_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pedido_de_providencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/431/pedido_de_providencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/448/pedido_de_providencia_18_2025_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/451/resposta_pedido_de_providencia_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/454/pedido_de_providencia_19_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/469/pedido_de_providencia_21-2025.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/470/pedido_de_providencia_22-2025.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/479/pedido_de_providencia_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/480/pedido_de_providencia_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/482/pedido_de_providencia_25-2025.doc.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/527/pedido_de_providencia_28_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/545/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2025/546/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_providencia_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencia_002-2024.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_providencia_gilmar_veronese_003-2024.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pedido_de_providencia_004-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pedido_de_providencia_gilmar_veronese_005-2024.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pedido_de_providencia_gilmar_veronese_006-2024.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pedido_de_providencia_gilmar_veronese_007-2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pedido_de_providencia_008-2024_aline.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pedido20provide82ncia.pdf_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/351/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/352/resp._pedido_providencia_010-2024_servicos_ruas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/362/pedido20provide82ncia.pdf.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/369/pedido_de_providencia_14-2024.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/370/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/371/pedido_de_providencia_execucao_transito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2024/390/pedido_de_providencia_17_-_2024.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/163/pedido_de_providencia_01_2023.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/165/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/170/pedido_de_providencia_04.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_providencia_05.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/173/pedido_de_providencia_06.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/175/pedido_de_providencia_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/176/pedido_de_providencia_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_providencia_10.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/197/pedido_de_providencia_10_aline.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/199/pedido_de_providencia_adelir.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/201/pedido_de_providencia_13_aline.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pedido_de_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pedido_de_providencia_pinturas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/217/pedido_de_providencia_16-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pedido_de_providencia_pontes-pinguelas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pedido_de_providencia_gilmar_veronese_18-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pedido_de_providencia_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/225/pedido_de_providencia_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/226/pedido_de_providencia_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pedido_de_providencia_22-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pedido_de_providencia_23-2023_douglas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pedido_de_providencia_modelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/240/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/242/pedido_de_providencia_26-20231.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/243/pedido_de_providencia_27-2023__casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/244/pedido_de_providencia_banheiros.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/245/pedido_de_providencia_29-2023_guida_led_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/246/pedido_de_providencia_30-2023_guida_pavimentacao_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/247/pedido_de_providencia_31-2023_guida_equoterapia.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/249/pedido_de_providencia_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/254/pedido_de_providencia_33-2023_guida_colocacao_placa_monte_alegre.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/255/pedido_de_providencia_34-2023_guida_aumento_repasse_apae.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_providencia_38-2023.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pedido_de_providencia_39-2023.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pedido_de_providencia_40-2023_01.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pedido_de_providencia_41-2023.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pedido_de_providencia_42-2023_mari_lombada_franceschetto_e_agropecuaria_barao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pedido_de_providencia_douglas_e_saimom.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pedido_de_providencia_saimon_e_douglas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2023/286/pedido_de_providencia_45-2023_aplicacao_de_inseticida.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/34/pedido_de_providencia_001-2021_melhoramento_adao_iarocz.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/35/pedido_de_providencia_002-2022_revitalizacao_floresta.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/36/pedido_de_providencia_03-2022_georreferenciamento_rural.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/64/pedido_de_providencia_03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/65/pedido_de_providencia_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/73/pedido_de_providencia_05-22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/81/pedido_de_providencia_jose_scarmignani.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/89/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/110/pedido_de_providencia.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pedido_de_providencia_010-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/119/pedido_de_providencia_11-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/120/pedido_de_providencia_12-2022.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/124/pedido_de_providencia_013-2022_-_alberto_revers.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_providencia_15.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pedido_de_providencia_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_gilmar_veronese_16-2022.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/4/pedido_de_providencia_071-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/5/pedido_de_providencia_072-2021_marilena_berria.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/6/pedido_de_providencia_073-2021_paulo_faccioli.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baraodecotegipe.rs.leg.br/media/sapl/public/materialegislativa/2021/7/pedido_de_providencia_074-2021_paulo_faccioli.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H117"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1800,3033 +1854,3189 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
         <v>17</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
         <v>142</v>
-      </c>
-[...16 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="C39" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>150</v>
+        <v>83</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>164</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H40" t="s">
         <v>166</v>
-      </c>
-[...19 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B41" t="s">
-[...14 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
         <v>172</v>
       </c>
-      <c r="B42" t="s">
-[...11 lines deleted...]
-      <c r="F42" t="s">
+      <c r="G42" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>168</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>168</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B44" t="s">
-[...11 lines deleted...]
-      <c r="F44" t="s">
+      <c r="H44" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>168</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H45" t="s">
         <v>183</v>
-      </c>
-[...19 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>172</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H46" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>187</v>
+      </c>
+      <c r="B47" t="s">
+        <v>160</v>
+      </c>
+      <c r="C47" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>83</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" t="s">
         <v>189</v>
-      </c>
-[...19 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>191</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B48" t="s">
-[...14 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" t="s">
+        <v>78</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>83</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B49" t="s">
-[...14 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" t="s">
+        <v>160</v>
+      </c>
+      <c r="C50" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
         <v>198</v>
       </c>
-      <c r="B50" t="s">
+      <c r="G50" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C50" t="s">
-[...8 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H50" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" t="s">
+        <v>87</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>191</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H51" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>83</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H52" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>83</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>83</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
         <v>215</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H56" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>221</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C57" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H57" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>224</v>
       </c>
       <c r="B58" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H58" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>227</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H59" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>230</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>154</v>
+        <v>218</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H60" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>173</v>
+        <v>83</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H61" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>236</v>
       </c>
       <c r="B62" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C62" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H62" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>239</v>
       </c>
       <c r="B63" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C63" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H63" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>242</v>
       </c>
       <c r="B64" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H64" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>245</v>
       </c>
       <c r="B65" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>65</v>
+        <v>218</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H65" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>248</v>
       </c>
       <c r="B66" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H66" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>251</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H67" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>254</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H68" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>257</v>
       </c>
       <c r="B69" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H69" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>260</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C70" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>261</v>
       </c>
       <c r="H70" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>263</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H71" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>266</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C72" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H72" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>269</v>
       </c>
       <c r="B73" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C73" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H73" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>272</v>
       </c>
       <c r="B74" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C74" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>275</v>
+      </c>
+      <c r="B75" t="s">
+        <v>217</v>
+      </c>
+      <c r="C75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B75" t="s">
-[...14 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" t="s">
+        <v>120</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B76" t="s">
-[...14 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" t="s">
+        <v>217</v>
+      </c>
+      <c r="C77" t="s">
+        <v>124</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>83</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B77" t="s">
-[...14 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>284</v>
+      </c>
+      <c r="B78" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" t="s">
+        <v>128</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>83</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B78" t="s">
-[...11 lines deleted...]
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>217</v>
+      </c>
+      <c r="C79" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H79" t="s">
         <v>289</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>290</v>
+      </c>
+      <c r="B80" t="s">
+        <v>217</v>
+      </c>
+      <c r="C80" t="s">
+        <v>136</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>291</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="H80" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>294</v>
+      </c>
+      <c r="B81" t="s">
+        <v>217</v>
+      </c>
+      <c r="C81" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>291</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H81" t="s">
         <v>296</v>
-      </c>
-[...19 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C82" t="s">
-        <v>301</v>
+        <v>144</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>286</v>
+        <v>83</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="H82" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C83" t="s">
-        <v>305</v>
+        <v>148</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>286</v>
+        <v>218</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="H83" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B84" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C84" t="s">
-        <v>309</v>
+        <v>152</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>225</v>
+        <v>305</v>
       </c>
       <c r="H84" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B85" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C85" t="s">
-        <v>312</v>
+        <v>156</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="H85" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C86" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="H86" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B87" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C87" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>146</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="H87" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B88" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C88" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>65</v>
+        <v>304</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="H88" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B89" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C89" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>65</v>
+        <v>304</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="H89" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B90" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C90" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>65</v>
+        <v>304</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>332</v>
+        <v>243</v>
       </c>
       <c r="H90" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B91" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C91" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>336</v>
+        <v>291</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>337</v>
+        <v>243</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B92" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C92" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>65</v>
+        <v>291</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="H92" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B93" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C93" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="H93" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B94" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C94" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>336</v>
+        <v>83</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="B95" t="s">
-        <v>351</v>
+        <v>217</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>345</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H95" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="B96" t="s">
+        <v>217</v>
+      </c>
+      <c r="C96" t="s">
+        <v>349</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>83</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H96" t="s">
         <v>351</v>
-      </c>
-[...16 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>312</v>
+        <v>352</v>
       </c>
       <c r="B97" t="s">
-        <v>351</v>
+        <v>217</v>
       </c>
       <c r="C97" t="s">
-        <v>27</v>
+        <v>353</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>65</v>
+        <v>354</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H97" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>357</v>
+      </c>
+      <c r="B98" t="s">
+        <v>217</v>
+      </c>
+      <c r="C98" t="s">
         <v>358</v>
       </c>
-      <c r="B98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>273</v>
+        <v>83</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H98" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>361</v>
       </c>
       <c r="B99" t="s">
-        <v>351</v>
+        <v>217</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>362</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H99" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B100" t="s">
-        <v>351</v>
+        <v>217</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>366</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H100" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>367</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="C101" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>368</v>
+        <v>83</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H101" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>371</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="C102" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H102" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>330</v>
+      </c>
+      <c r="B103" t="s">
+        <v>369</v>
+      </c>
+      <c r="C103" t="s">
+        <v>22</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>83</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>376</v>
+      </c>
+      <c r="B104" t="s">
+        <v>369</v>
+      </c>
+      <c r="C104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>291</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B104" t="s">
-[...14 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>369</v>
+      </c>
+      <c r="C105" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>291</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>369</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" t="s">
+        <v>369</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
         <v>386</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" t="s">
+      <c r="G107" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>389</v>
+      </c>
+      <c r="B108" t="s">
+        <v>369</v>
+      </c>
+      <c r="C108" t="s">
+        <v>66</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>83</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="B108" t="s">
-[...14 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>392</v>
+      </c>
+      <c r="B109" t="s">
+        <v>369</v>
+      </c>
+      <c r="C109" t="s">
+        <v>70</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>168</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="B109" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>395</v>
+      </c>
+      <c r="B110" t="s">
+        <v>369</v>
+      </c>
+      <c r="C110" t="s">
+        <v>74</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>83</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>398</v>
+      </c>
+      <c r="B111" t="s">
+        <v>369</v>
+      </c>
+      <c r="C111" t="s">
+        <v>78</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B111" t="s">
-[...14 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>401</v>
+      </c>
+      <c r="B112" t="s">
+        <v>369</v>
+      </c>
+      <c r="C112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>168</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" t="s">
+        <v>369</v>
+      </c>
+      <c r="C113" t="s">
+        <v>87</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H113" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>31</v>
+        <v>408</v>
       </c>
       <c r="B114" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="C114" t="s">
+        <v>91</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="D114" t="s">
-[...8 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>35</v>
+        <v>411</v>
       </c>
       <c r="B115" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="C115" t="s">
+        <v>95</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="D115" t="s">
-[...8 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>39</v>
+        <v>414</v>
       </c>
       <c r="B116" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="C116" t="s">
-        <v>364</v>
+        <v>99</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>200</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H116" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>43</v>
+        <v>417</v>
       </c>
       <c r="B117" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="C117" t="s">
-        <v>417</v>
+        <v>103</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>418</v>
       </c>
       <c r="H117" t="s">
         <v>419</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>420</v>
+      </c>
+      <c r="B118" t="s">
+        <v>369</v>
+      </c>
+      <c r="C118" t="s">
+        <v>107</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H118" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>423</v>
+      </c>
+      <c r="B119" t="s">
+        <v>369</v>
+      </c>
+      <c r="C119" t="s">
+        <v>111</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H119" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>26</v>
+      </c>
+      <c r="B120" t="s">
+        <v>426</v>
+      </c>
+      <c r="C120" t="s">
+        <v>427</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>354</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H120" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>426</v>
+      </c>
+      <c r="C121" t="s">
+        <v>430</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>354</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H121" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B122" t="s">
+        <v>426</v>
+      </c>
+      <c r="C122" t="s">
+        <v>382</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>218</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H122" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>39</v>
+      </c>
+      <c r="B123" t="s">
+        <v>426</v>
+      </c>
+      <c r="C123" t="s">
+        <v>435</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>218</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H123" t="s">
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4903,50 +5113,56 @@
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>